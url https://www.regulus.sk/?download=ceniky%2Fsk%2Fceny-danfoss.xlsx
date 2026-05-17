--- v0 (2025-11-15)
+++ v1 (2026-05-17)
@@ -1,4596 +1,4141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Obchod\R cenníky\2025\Danfoss\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\OBCHOD\ceníky\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{98D4DC34-44FE-48AC-8023-C90D906C42DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{98872EAC-2C98-4FDA-B12E-7BEB8787C86D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="360" windowWidth="25440" windowHeight="15270" xr2:uid="{79B7F97F-A823-4C7B-8A05-634E0C224870}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
+    <sheet name="ceny 2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hárok1!$A$5:$K$515</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ceny 2025'!$A$3:$E$455</definedName>
+    <definedName name="ceny_Pavel">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1443">
-[...1 lines deleted...]
-    <t>Jaz.názov</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1365" uniqueCount="1274">
+  <si>
+    <t>042N7508</t>
+  </si>
+  <si>
+    <t>Ventil AV210E 40, N.C., 0-16 bar, bronz</t>
+  </si>
+  <si>
+    <t>042N4410</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0,2/ 7,5 bar,dif.0.7-4 bar,G 1/4", zl.k.</t>
+  </si>
+  <si>
+    <t>KP 35</t>
+  </si>
+  <si>
+    <t>060-504766</t>
+  </si>
+  <si>
+    <t>018F6801</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  6/18 bar,dif.0.85-2.5 bar,G 1/4",IP67</t>
+  </si>
+  <si>
+    <t>KPS 37</t>
+  </si>
+  <si>
+    <t>060-310666</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/+3,5 bar,dif.0.2 bar,G 1/4",IP67</t>
+  </si>
+  <si>
+    <t>KPS 33</t>
+  </si>
+  <si>
+    <t>060-310466</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220B 25 FKM</t>
+  </si>
+  <si>
+    <t>032U1076</t>
+  </si>
+  <si>
+    <t>Tělo ventilu WVS/WVTS 40</t>
+  </si>
+  <si>
+    <t>016D5040</t>
+  </si>
+  <si>
+    <t>Přechodka pro snímač tlaku MBS, G 1/2"</t>
+  </si>
+  <si>
+    <t>Konektor</t>
+  </si>
+  <si>
+    <t>060G0289</t>
+  </si>
+  <si>
+    <t>Ventil WVFX 25 pro chladicí systémy, G 1", 4,0-23bar</t>
+  </si>
+  <si>
+    <t>WVFX 25</t>
+  </si>
+  <si>
+    <t>003N4105</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 153, -50 až 200°C, 3,5m</t>
+  </si>
+  <si>
+    <t>MBT 153-2002-0350</t>
+  </si>
+  <si>
+    <t>084Z6215</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 153, -50 až 200°C, 5,5m</t>
+  </si>
+  <si>
+    <t>MBT 153-2002-0550</t>
+  </si>
+  <si>
+    <t>084Z6042</t>
+  </si>
+  <si>
+    <t>EV225B 25BD G 1T NC000 BN024DS</t>
+  </si>
+  <si>
+    <t>032U380702</t>
+  </si>
+  <si>
+    <t>Sada n.d. pro EV220B 32 FKM</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220B 32 FKM</t>
+  </si>
+  <si>
+    <t>032U1078</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-10 bar, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS 3000-2031-A1AB08-0</t>
+  </si>
+  <si>
+    <t>060G1412</t>
+  </si>
+  <si>
+    <t>MBT 5250-0000-050-120</t>
+  </si>
+  <si>
+    <t>084Z8011</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=3000, 80-150°C,typ KP81</t>
+  </si>
+  <si>
+    <t>KP 81</t>
+  </si>
+  <si>
+    <t>060L118366</t>
+  </si>
+  <si>
+    <t>018F6292</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 33, 0- 10 bar, 4-20 mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS 33-2011-A1AB08-0</t>
+  </si>
+  <si>
+    <t>060G3011</t>
+  </si>
+  <si>
+    <t>Náhr. díly pro EV220A 6.0 - 10 NBR NC</t>
+  </si>
+  <si>
+    <t>042U1001</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3050, 0-35 bar, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 2050-XX16-1FB04</t>
+  </si>
+  <si>
+    <t>060G1609</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=2000, -30/+15°C,typ KP61 s nastav.diferencí 1,5-23</t>
+  </si>
+  <si>
+    <t>KP 61 protimrazová ochrana, kapilára 2 m</t>
+  </si>
+  <si>
+    <t>060L110066</t>
+  </si>
+  <si>
+    <t>NRD 12s</t>
+  </si>
+  <si>
+    <t>020B1136</t>
+  </si>
+  <si>
+    <t>KVR 35</t>
+  </si>
+  <si>
+    <t>034L0100</t>
+  </si>
+  <si>
+    <t>Kabelový konektor</t>
+  </si>
+  <si>
+    <t>042N1256</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 10 bar, 0-10V, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS3000-2015-A1AB08-0</t>
+  </si>
+  <si>
+    <t>060G3984</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  10/40 bar,aut.reset,G 1/2"- BCP7</t>
+  </si>
+  <si>
+    <t>BCP 7</t>
+  </si>
+  <si>
+    <t>017B0026</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/2,5 bar,aut.reset,G 1/2"- BCP2</t>
+  </si>
+  <si>
+    <t>BCP 2</t>
+  </si>
+  <si>
+    <t>017B0006</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/6 bar,aut.reset,G 1/2"- BCP3</t>
+  </si>
+  <si>
+    <t>BCP 3</t>
+  </si>
+  <si>
+    <t>017B0010</t>
+  </si>
+  <si>
+    <t>MBT 120-210-150-3</t>
+  </si>
+  <si>
+    <t>084Z6052</t>
+  </si>
+  <si>
+    <t>MBT 120-210-050-3</t>
+  </si>
+  <si>
+    <t>084Z6050</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 38F NC000</t>
+  </si>
+  <si>
+    <t>032U3643</t>
+  </si>
+  <si>
+    <t>Vlnovec, sensor Ø44x81mm</t>
+  </si>
+  <si>
+    <t>003N0070</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 5252, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBT 5252-0000-0133-0200-0000</t>
+  </si>
+  <si>
+    <t>084Z0157</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/6 bar,man.reset,G 1/2"- BCP3H</t>
+  </si>
+  <si>
+    <t>BCP 3H</t>
+  </si>
+  <si>
+    <t>017B0038</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/6,0 bar,man.reset,G 1/2"- BCP3L</t>
+  </si>
+  <si>
+    <t>BCP 3L</t>
+  </si>
+  <si>
+    <t>017B0062</t>
+  </si>
+  <si>
+    <t>KP 61 protimrazová ochrana, kapilára 5 m</t>
+  </si>
+  <si>
+    <t>060L110166</t>
+  </si>
+  <si>
+    <t>Kondenzační smyčka, meď</t>
+  </si>
+  <si>
+    <t>060-104766</t>
+  </si>
+  <si>
+    <t>KPI35</t>
+  </si>
+  <si>
+    <t>060-132466</t>
+  </si>
+  <si>
+    <t>MBS 3050-3811-A1AB08-0</t>
+  </si>
+  <si>
+    <t>060G3277</t>
+  </si>
+  <si>
+    <t>EVR 10</t>
+  </si>
+  <si>
+    <t>032L1214</t>
+  </si>
+  <si>
+    <t>EVR 6</t>
+  </si>
+  <si>
+    <t>032L1236</t>
+  </si>
+  <si>
+    <t>EVR 3</t>
+  </si>
+  <si>
+    <t>032F1208</t>
+  </si>
+  <si>
+    <t>GBC 16s</t>
+  </si>
+  <si>
+    <t>009L7023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	GBC 12s</t>
+  </si>
+  <si>
+    <t>009L7032</t>
+  </si>
+  <si>
+    <t>GBC 6s</t>
+  </si>
+  <si>
+    <t>009L7030</t>
+  </si>
+  <si>
+    <t>MBS 3000-D211-A1AB04-0</t>
+  </si>
+  <si>
+    <t>060G6153</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-16 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3000-2211-A1AB04-0</t>
+  </si>
+  <si>
+    <t>060G1103</t>
+  </si>
+  <si>
+    <t>MBD 1000 s mikroprocesorem</t>
+  </si>
+  <si>
+    <t>060G2850</t>
+  </si>
+  <si>
+    <t>MBT 3270-02001-028-00300-000</t>
+  </si>
+  <si>
+    <t>084Z2012</t>
+  </si>
+  <si>
+    <t>EV210B 25BD G1E NC000</t>
+  </si>
+  <si>
+    <t>032U3623</t>
+  </si>
+  <si>
+    <t>Tlakový spínač MBC 5000 -0,2 až 10 bar</t>
+  </si>
+  <si>
+    <t>MBC 5000</t>
+  </si>
+  <si>
+    <t>061B200066</t>
+  </si>
+  <si>
+    <t>Tlakový spínač MBC 5100 -0,2 až 10 bar</t>
+  </si>
+  <si>
+    <t>MBC 5100</t>
+  </si>
+  <si>
+    <t>061B000066</t>
+  </si>
+  <si>
+    <t>Bracket</t>
+  </si>
+  <si>
+    <t>003N0388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV210B 20BD G 34F NC000 </t>
+  </si>
+  <si>
+    <t>032U3622</t>
+  </si>
+  <si>
+    <t>061B000966</t>
+  </si>
+  <si>
+    <t>Tlakový spínač MBC 5100 -0,2 až 1 bar</t>
+  </si>
+  <si>
+    <t>Pilot unit</t>
+  </si>
+  <si>
+    <t>016D1006</t>
+  </si>
+  <si>
+    <t>Termostat kap. l=2000, 150-250°C, typ RT123</t>
+  </si>
+  <si>
+    <t>RT 123</t>
+  </si>
+  <si>
+    <t>017-522066</t>
+  </si>
+  <si>
+    <t>Horní kryt IP44</t>
+  </si>
+  <si>
+    <t>060-109766</t>
+  </si>
+  <si>
+    <t>BD230A</t>
+  </si>
+  <si>
+    <t>042N7591</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 33, 0- 6 bar, 4-20 mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS 33-1811-1AB08</t>
+  </si>
+  <si>
+    <t>060G3010</t>
+  </si>
+  <si>
+    <t>BE240AS</t>
+  </si>
+  <si>
+    <t>018F6702</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 4 bar, 0-10 VDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	MBS 3000</t>
+  </si>
+  <si>
+    <t>060G3828</t>
+  </si>
+  <si>
+    <t>042N7550</t>
+  </si>
+  <si>
+    <t>EV310B</t>
+  </si>
+  <si>
+    <t>032U4905</t>
+  </si>
+  <si>
+    <t>AKS 21 A</t>
+  </si>
+  <si>
+    <t>084N2007</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>018F0091</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 1700, 0-6 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 1700</t>
+  </si>
+  <si>
+    <t>060G6100</t>
+  </si>
+  <si>
+    <t>EV310A1.8B G 14F NC000</t>
+  </si>
+  <si>
+    <t>032H8099</t>
+  </si>
+  <si>
+    <t>EV210A 1,5B G18F NO000</t>
+  </si>
+  <si>
+    <t>032H8053</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  1/10 bar,aut.reset,G 1/2"- BCP4</t>
+  </si>
+  <si>
+    <t>BCP 4</t>
+  </si>
+  <si>
+    <t>017B0014</t>
+  </si>
+  <si>
+    <t>MBS3000-2015-1AB04</t>
+  </si>
+  <si>
+    <t>060G1650</t>
+  </si>
+  <si>
+    <t>AC230C</t>
+  </si>
+  <si>
+    <t>042N0821</t>
+  </si>
+  <si>
+    <t>EV210B 10B G 12E NC000</t>
+  </si>
+  <si>
+    <t>032U3617</t>
+  </si>
+  <si>
+    <t>EV220B 20SS G 34E NC000</t>
+  </si>
+  <si>
+    <t>032U8501</t>
+  </si>
+  <si>
+    <t>AKS 33</t>
+  </si>
+  <si>
+    <t>060G2109</t>
+  </si>
+  <si>
+    <t>042N7512</t>
+  </si>
+  <si>
+    <t>Jímka k termostatu KPS</t>
+  </si>
+  <si>
+    <t>Jimka 75mm G1/2 mosaz</t>
+  </si>
+  <si>
+    <t>060L326466</t>
+  </si>
+  <si>
+    <t>Termostat zak. na jímku, 50-100°C,bez jímky</t>
+  </si>
+  <si>
+    <t>KPS 79</t>
+  </si>
+  <si>
+    <t>060L313766</t>
+  </si>
+  <si>
+    <t>EV220B 32SS G 114F NC000</t>
+  </si>
+  <si>
+    <t>032U8509</t>
+  </si>
+  <si>
+    <t>EV220B, NPT, NC, FKM</t>
+  </si>
+  <si>
+    <t>032U7520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV210B 4.5B G 14F NC000 </t>
+  </si>
+  <si>
+    <t>032U3601</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 6 bar, 0-10V, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS3000 1815-A1AB08-0</t>
+  </si>
+  <si>
+    <t>060G3857</t>
+  </si>
+  <si>
+    <t>CPCE 22</t>
+  </si>
+  <si>
+    <t>034N0084</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/2,5 bar,dif.0.1 bar,G 3/8",IP67</t>
+  </si>
+  <si>
+    <t>KPS 31</t>
+  </si>
+  <si>
+    <t>060-310966</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. KP17WB</t>
+  </si>
+  <si>
+    <t>KP 17WB</t>
+  </si>
+  <si>
+    <t>060-539766</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4.0/ 12 bar,dif.0.5-2 bar,G 1/4",zl.k.</t>
+  </si>
+  <si>
+    <t>KP 361)</t>
+  </si>
+  <si>
+    <t>060-114466</t>
+  </si>
+  <si>
+    <t>EV220B 25B G 1F NC000</t>
+  </si>
+  <si>
+    <t>032U7126</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.4/21 bar, dif.3 bar, G1/2" M</t>
+  </si>
+  <si>
+    <t>KPI 37</t>
+  </si>
+  <si>
+    <t>060-216266</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 2/14 bar,dif.0.7-4 bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>KP 36</t>
+  </si>
+  <si>
+    <t>060-538766</t>
+  </si>
+  <si>
+    <t>018F4517</t>
+  </si>
+  <si>
+    <t>EV210B 15BD G 12E NC000</t>
+  </si>
+  <si>
+    <t>032U3619</t>
+  </si>
+  <si>
+    <t>EVR 3 elektromagnetický ventil</t>
+  </si>
+  <si>
+    <t>EVR3</t>
+  </si>
+  <si>
+    <t>032F205331</t>
+  </si>
+  <si>
+    <t>Ventil kulový uzavirací GBC 10S-10 mm</t>
+  </si>
+  <si>
+    <t>009L7031</t>
+  </si>
+  <si>
+    <t>042N0848</t>
+  </si>
+  <si>
+    <t>032U4909</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 1/+ 10 bar,dif..0,33-1,3 bar,G 3/8"- RT116</t>
+  </si>
+  <si>
+    <t>RT 116</t>
+  </si>
+  <si>
+    <t>017-520066</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 14F NC000 BB024DS</t>
+  </si>
+  <si>
+    <t>032U147002</t>
+  </si>
+  <si>
+    <t>AVTA 15</t>
+  </si>
+  <si>
+    <t>003N2150</t>
+  </si>
+  <si>
+    <t>Kryt s krytím IP44</t>
+  </si>
+  <si>
+    <t>060-003166</t>
+  </si>
+  <si>
+    <t>Velikost senzoru Ø18x210mm</t>
+  </si>
+  <si>
+    <t>003N0155</t>
+  </si>
+  <si>
+    <t>FJVA 15 G 1/2</t>
+  </si>
+  <si>
+    <t>003N8210</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 6B</t>
+  </si>
+  <si>
+    <t>032U1062</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 20B</t>
+  </si>
+  <si>
+    <t>032U6014</t>
+  </si>
+  <si>
+    <t>Náhradní dily sada pro EV220 15B</t>
+  </si>
+  <si>
+    <t>032U6013</t>
+  </si>
+  <si>
+    <t>EV250B12BD G12F NC000</t>
+  </si>
+  <si>
+    <t>032U5253</t>
+  </si>
+  <si>
+    <t>018F6709</t>
+  </si>
+  <si>
+    <t>Tlakový spínač MBC 5100 5-20 bar</t>
+  </si>
+  <si>
+    <t>061B100266</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 38E NC000</t>
+  </si>
+  <si>
+    <t>032U3642</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 8/ 32 bar, dif.3 bar,G 1/4", chladivo</t>
+  </si>
+  <si>
+    <t>KP 5</t>
+  </si>
+  <si>
+    <t>060-117366</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 8/ 32 bar, dif.1,8-6 bar,G 1/4", chladivo</t>
+  </si>
+  <si>
+    <t>KP 5 M/36</t>
+  </si>
+  <si>
+    <t>060-117166</t>
+  </si>
+  <si>
+    <t>Jímka nerez. ocel, sensor Ø18x210mm</t>
+  </si>
+  <si>
+    <t>003N0192</t>
+  </si>
+  <si>
+    <t>Tlakový spínač MBC 5000</t>
+  </si>
+  <si>
+    <t>MBC 5000 M/32</t>
+  </si>
+  <si>
+    <t>061B201266</t>
+  </si>
+  <si>
+    <t>BD024A 24V 50Hz</t>
+  </si>
+  <si>
+    <t>042N7597</t>
+  </si>
+  <si>
+    <t>Sítko pro filtraci nečistot</t>
+  </si>
+  <si>
+    <t>023U1921</t>
+  </si>
+  <si>
+    <t>Těleso filtrdehydrátoru</t>
+  </si>
+  <si>
+    <t>023U7269</t>
+  </si>
+  <si>
+    <t>EV210A 3.5B G14F NC000</t>
+  </si>
+  <si>
+    <t>032H8019</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0.2/+8bar,dif.0.4-1.5bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>KPI 35 I/48</t>
+  </si>
+  <si>
+    <t>060-113066</t>
+  </si>
+  <si>
+    <t>EV220B 25SS G1E NC000</t>
+  </si>
+  <si>
+    <t>032U8502</t>
+  </si>
+  <si>
+    <t>AVTA 10</t>
+  </si>
+  <si>
+    <t>003N1144</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 16 bar, 0-10 V, M20x1,5</t>
+  </si>
+  <si>
+    <t>MBS3000-2215-1XXXX</t>
+  </si>
+  <si>
+    <t>060G3831</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 20, G 3/4", 50-90°C,uni náplň</t>
+  </si>
+  <si>
+    <t>AVTA 20</t>
+  </si>
+  <si>
+    <t>003N3182</t>
+  </si>
+  <si>
+    <t>EV220B 40B G 112E NO000</t>
+  </si>
+  <si>
+    <t>032U7142</t>
+  </si>
+  <si>
+    <t>Náhr. díly pro EV220A 18-22B</t>
+  </si>
+  <si>
+    <t>042U1007</t>
+  </si>
+  <si>
+    <t>EV250B 18-22BD</t>
+  </si>
+  <si>
+    <t>032U5273</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0,2/ 7,5 bar,dif.0.7-4 bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>060-538666</t>
+  </si>
+  <si>
+    <t>EV220B 10B G 12F NO0</t>
+  </si>
+  <si>
+    <t>032U1249</t>
+  </si>
+  <si>
+    <t>EVR 15</t>
+  </si>
+  <si>
+    <t>032L5193</t>
+  </si>
+  <si>
+    <t>032F1207</t>
+  </si>
+  <si>
+    <t>EVR2</t>
+  </si>
+  <si>
+    <t>032F1202</t>
+  </si>
+  <si>
+    <t>WVFX 20</t>
+  </si>
+  <si>
+    <t>003N3100</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 38N NC000</t>
+  </si>
+  <si>
+    <t>032U1225</t>
+  </si>
+  <si>
+    <t>018F6756</t>
+  </si>
+  <si>
+    <t>EV220B 6B G 38F NO0</t>
+  </si>
+  <si>
+    <t>032U1239</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/2,5 bar,man.reset,G 1/2"- BCP2L</t>
+  </si>
+  <si>
+    <t>BCP 2L</t>
+  </si>
+  <si>
+    <t>017B0058</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/2,5 bar,man.reset,G 1/2"- BCP2H</t>
+  </si>
+  <si>
+    <t>BCP 2H</t>
+  </si>
+  <si>
+    <t>017B0034</t>
+  </si>
+  <si>
+    <t>Náhradní díly pro EV220A 18 - 22 FKM NC</t>
+  </si>
+  <si>
+    <t>042U1008</t>
+  </si>
+  <si>
+    <t>042N7551</t>
+  </si>
+  <si>
+    <t>EV 225B 20BD G 34T NC000 BR024A</t>
+  </si>
+  <si>
+    <t>032U380616</t>
+  </si>
+  <si>
+    <t>EV250B 22BD N 1F NC000</t>
+  </si>
+  <si>
+    <t>032U7637</t>
+  </si>
+  <si>
+    <t>032U7635</t>
+  </si>
+  <si>
+    <t>BB230A 220-230V 50Hz</t>
+  </si>
+  <si>
+    <t>042N7401</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.4/21 bar, dif.1,8-3 bar, G1/2"</t>
+  </si>
+  <si>
+    <t>KP 37*</t>
+  </si>
+  <si>
+    <t>060-216166</t>
+  </si>
+  <si>
+    <t>EV220B 6B G 38E NO0</t>
+  </si>
+  <si>
+    <t>032U1238</t>
+  </si>
+  <si>
+    <t>EV220B 18B G 34F NC0</t>
+  </si>
+  <si>
+    <t>032U1260</t>
+  </si>
+  <si>
+    <t>Tlakový spínač KPI 34</t>
+  </si>
+  <si>
+    <t>KPI 34 M/36</t>
+  </si>
+  <si>
+    <t>060-130266</t>
+  </si>
+  <si>
+    <t>018F6857</t>
+  </si>
+  <si>
+    <t>RT262A</t>
+  </si>
+  <si>
+    <t>017D002566</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  10/+35 bar,dif. 2-6 bar,G 3/8",IP67</t>
+  </si>
+  <si>
+    <t>KPS 39</t>
+  </si>
+  <si>
+    <t>060-310266</t>
+  </si>
+  <si>
+    <t>RT 263AL</t>
+  </si>
+  <si>
+    <t>017D004566</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 1700, 0- 16 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>060G6102</t>
+  </si>
+  <si>
+    <t>Termostat zak.,typ KP76</t>
+  </si>
+  <si>
+    <t>KP 76*</t>
+  </si>
+  <si>
+    <t>060L120066</t>
+  </si>
+  <si>
+    <t>KP 77</t>
+  </si>
+  <si>
+    <t>060L112166</t>
+  </si>
+  <si>
+    <t>018F6193</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 3560, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBT 3560-0000-0250-10-110</t>
+  </si>
+  <si>
+    <t>084Z4034</t>
+  </si>
+  <si>
+    <t>EV210A 1.2mm NC G1/8</t>
+  </si>
+  <si>
+    <t>032H8000</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  6/60 bar,dif.3,5- 17 bar,G 1/4",IP67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KPS 47 </t>
+  </si>
+  <si>
+    <t>060-312266</t>
+  </si>
+  <si>
+    <t>EV210B 8.0B G 12F NC000</t>
+  </si>
+  <si>
+    <t>032U3616</t>
+  </si>
+  <si>
+    <t>Tlakový spínač RT30AS nastav.1-10 bar, G 1/2"</t>
+  </si>
+  <si>
+    <t>RT 30AS</t>
+  </si>
+  <si>
+    <t>017-518966</t>
+  </si>
+  <si>
+    <t>Tlakový spínač RT30AB nastav.1-10 bar, G 1/2"</t>
+  </si>
+  <si>
+    <t>RT 30AB</t>
+  </si>
+  <si>
+    <t>017-518866</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.</t>
+  </si>
+  <si>
+    <t>KP 35 M/36</t>
+  </si>
+  <si>
+    <t>060-216566</t>
+  </si>
+  <si>
+    <t>EV225B10BD G 38T NC000</t>
+  </si>
+  <si>
+    <t>032U3803</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 10, G 3/8", 50-90°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N1182</t>
+  </si>
+  <si>
+    <t>EV220B 32B G 114E NO000</t>
+  </si>
+  <si>
+    <t>032U7134</t>
+  </si>
+  <si>
+    <t>003N2114</t>
+  </si>
+  <si>
+    <t>003N0043</t>
+  </si>
+  <si>
+    <t>CAS 136</t>
+  </si>
+  <si>
+    <t>060-315166</t>
+  </si>
+  <si>
+    <t>EV220B 80CI FL 10E NC000</t>
+  </si>
+  <si>
+    <t>016D6080</t>
+  </si>
+  <si>
+    <t>AK024D 24V DC</t>
+  </si>
+  <si>
+    <t>042N0844</t>
+  </si>
+  <si>
+    <t>EV250B 12BD G 12F NO000</t>
+  </si>
+  <si>
+    <t>032U5353</t>
+  </si>
+  <si>
+    <t>EV250B10BD G38E NC000</t>
+  </si>
+  <si>
+    <t>032U5250</t>
+  </si>
+  <si>
+    <t>Ventil AV210C 20, N.C., 0-16 bar, nerez</t>
+  </si>
+  <si>
+    <t>AV210C 20SS G 34T NC000</t>
+  </si>
+  <si>
+    <t>042N4453</t>
+  </si>
+  <si>
+    <t>BCP 4H</t>
+  </si>
+  <si>
+    <t>017B0042</t>
+  </si>
+  <si>
+    <t>BCP 4L</t>
+  </si>
+  <si>
+    <t>017B0066</t>
+  </si>
+  <si>
+    <t>003N0108</t>
+  </si>
+  <si>
+    <t>018F6182</t>
+  </si>
+  <si>
+    <t>016D0086</t>
+  </si>
+  <si>
+    <t>KP 71</t>
+  </si>
+  <si>
+    <t>060L111366</t>
+  </si>
+  <si>
+    <t>MBS 3000 2211-1AB04</t>
+  </si>
+  <si>
+    <t>060G1133</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 4 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3000 1611-1AB04</t>
+  </si>
+  <si>
+    <t>060G1123</t>
+  </si>
+  <si>
+    <t>Valve EV251B 10mm NC G3/8 B N 24V 50Hz</t>
+  </si>
+  <si>
+    <t>032U538016</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 6 bar, 4-20 mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS 3000-1811-1AB08</t>
+  </si>
+  <si>
+    <t>060G1540</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 1700, 0-10 bar, 4-20 mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>060G6105</t>
+  </si>
+  <si>
+    <t>KPI 36</t>
+  </si>
+  <si>
+    <t>060-118966</t>
+  </si>
+  <si>
+    <t>KPS 77</t>
+  </si>
+  <si>
+    <t>060L311866</t>
+  </si>
+  <si>
+    <t>EV250B 10BD G 38E NO000</t>
+  </si>
+  <si>
+    <t>032U5350</t>
+  </si>
+  <si>
+    <t>EV210A 2.5B G18F NC000</t>
+  </si>
+  <si>
+    <t>032H8007</t>
+  </si>
+  <si>
+    <t>RT 113</t>
+  </si>
+  <si>
+    <t>017-519666</t>
+  </si>
+  <si>
+    <t>EV210A 3.5B G 14E NC000</t>
+  </si>
+  <si>
+    <t>032H8018</t>
+  </si>
+  <si>
+    <t>EV250B 12BD G 12E NO000</t>
+  </si>
+  <si>
+    <t>032U5352</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/+3,5 bar,dif.0.2 bar,G 3/8",IP67</t>
+  </si>
+  <si>
+    <t>060-310366</t>
+  </si>
+  <si>
+    <t>EV250B 10-12BD</t>
+  </si>
+  <si>
+    <t>032U5315</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/+8 bar,dif.0.4-1.5 bar,G 1/4",IP67</t>
+  </si>
+  <si>
+    <t>KPS 35</t>
+  </si>
+  <si>
+    <t>060-310566</t>
+  </si>
+  <si>
+    <t>Indikátor polohy, IP65</t>
+  </si>
+  <si>
+    <t>042N4821</t>
+  </si>
+  <si>
+    <t>EV310A 1.5B G 18F NC000</t>
+  </si>
+  <si>
+    <t>032H8087</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 10, G 3/8", 25-65°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N1162</t>
+  </si>
+  <si>
+    <t>EV225B 25BD G 1T NC000 BQ220BS</t>
+  </si>
+  <si>
+    <t>032U380729</t>
+  </si>
+  <si>
+    <t>Ventil AV210C 25, N.C., 0-11 bar, bronz</t>
+  </si>
+  <si>
+    <t>AV210C 25G G1T NC000</t>
+  </si>
+  <si>
+    <t>042N4406</t>
+  </si>
+  <si>
+    <t>EV220B 6B G 14E NC0</t>
+  </si>
+  <si>
+    <t>032U1236</t>
+  </si>
+  <si>
+    <t>AVTA 25</t>
+  </si>
+  <si>
+    <t>003N0109</t>
+  </si>
+  <si>
+    <t>003N0032</t>
+  </si>
+  <si>
+    <t>EV220B 20B G 34F NC000</t>
+  </si>
+  <si>
+    <t>032U7121</t>
+  </si>
+  <si>
+    <t>042N0802</t>
+  </si>
+  <si>
+    <t>Souprava pro ruční ovládání v příp. výpadku energie</t>
+  </si>
+  <si>
+    <t>032U0150</t>
+  </si>
+  <si>
+    <t>ET 20 M pro pulzní spouštění - jen k cívkám BA, BB, BE (pouze k IP65)</t>
+  </si>
+  <si>
+    <t>042N0185</t>
+  </si>
+  <si>
+    <t>EV220B 100CI FL 10E NC000</t>
+  </si>
+  <si>
+    <t>016D6100</t>
+  </si>
+  <si>
+    <t>EV250B12BD G12E NC000</t>
+  </si>
+  <si>
+    <t>032U5252</t>
+  </si>
+  <si>
+    <t>EV220B 50B G 2E NO000</t>
+  </si>
+  <si>
+    <t>032U7152</t>
+  </si>
+  <si>
+    <t>MBS 3050-2616-DRGB04-2</t>
+  </si>
+  <si>
+    <t>060G1798</t>
+  </si>
+  <si>
+    <t>003N4150</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 50B</t>
+  </si>
+  <si>
+    <t>032U1081</t>
+  </si>
+  <si>
+    <t>EV220B 10B G 12F NC0</t>
+  </si>
+  <si>
+    <t>032U1252</t>
+  </si>
+  <si>
+    <t>Sada pro ruční ovladání EV220B 65-100</t>
+  </si>
+  <si>
+    <t>032U7390</t>
+  </si>
+  <si>
+    <t>003N4100</t>
+  </si>
+  <si>
+    <t>Vlnovec, sensor Ø9,5x180mm</t>
+  </si>
+  <si>
+    <t>003N0278</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 14N NO000</t>
+  </si>
+  <si>
+    <t>032U1228</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 1700, 0-10 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>060G6101</t>
+  </si>
+  <si>
+    <t>EV250B 10BD G38E NC000 BB230AS</t>
+  </si>
+  <si>
+    <t>032U157131</t>
+  </si>
+  <si>
+    <t>EV225B25BD G 1T NC000 BR230A</t>
+  </si>
+  <si>
+    <t>032U380731</t>
+  </si>
+  <si>
+    <t>EV220B 65CI FL 10E NC000</t>
+  </si>
+  <si>
+    <t>016D6065</t>
+  </si>
+  <si>
+    <t>Termostat typ RT-103, rozsah 10 - 45°C</t>
+  </si>
+  <si>
+    <t>RT 103</t>
+  </si>
+  <si>
+    <t>017-515566</t>
+  </si>
+  <si>
+    <t>018F6707</t>
+  </si>
+  <si>
+    <t>EV210B 1.5B G 18E NC000</t>
+  </si>
+  <si>
+    <t>032U5701</t>
+  </si>
+  <si>
+    <t>018Z6987</t>
+  </si>
+  <si>
+    <t>EV260B 20B G 34T NC000</t>
+  </si>
+  <si>
+    <t>032U8057</t>
+  </si>
+  <si>
+    <t>EV220B 50SS G 2E NC000</t>
+  </si>
+  <si>
+    <t>032U8505</t>
+  </si>
+  <si>
+    <t>Vlnovec, sensor Ø18x210mm</t>
+  </si>
+  <si>
+    <t>003N0062</t>
+  </si>
+  <si>
+    <t>003N0046</t>
+  </si>
+  <si>
+    <t>003N2305</t>
+  </si>
+  <si>
+    <t>KPS 43</t>
+  </si>
+  <si>
+    <t>060-312066</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 14F NC000 BB230AS</t>
+  </si>
+  <si>
+    <t>032U147031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV224B 20B G 34N NC000 </t>
+  </si>
+  <si>
+    <t>032U8362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV224B 15B G 12N NC000 </t>
+  </si>
+  <si>
+    <t>032U8360</t>
+  </si>
+  <si>
+    <t>EV251B 22B G 1N NC688 BB024AS</t>
+  </si>
+  <si>
+    <t>032U538316</t>
+  </si>
+  <si>
+    <t>EV251B 18B G 34N NC688 BB024AS</t>
+  </si>
+  <si>
+    <t>032U538216</t>
+  </si>
+  <si>
+    <t>032U5317</t>
+  </si>
+  <si>
+    <t>MBS 3000 2411-1AB04</t>
+  </si>
+  <si>
+    <t>060G1430</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 1 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3000-1011-1AB04</t>
+  </si>
+  <si>
+    <t>060G1113</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. +2/+14bar,dif.0.7-4.0bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>060-110866</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. +0.2/+3.5bar,dif.0.3-1.0 bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>KP 2</t>
+  </si>
+  <si>
+    <t>060-131866</t>
+  </si>
+  <si>
+    <t>EV225B10BD G 12T NC000 BR230A</t>
+  </si>
+  <si>
+    <t>032U380431</t>
+  </si>
+  <si>
+    <t>Jimka nerez. ocel, sensor Ø9,5x180mm</t>
+  </si>
+  <si>
+    <t>003N0196</t>
+  </si>
+  <si>
+    <t>003N0047</t>
+  </si>
+  <si>
+    <t>032U4906</t>
+  </si>
+  <si>
+    <t>Držák k nástěnné montáži KP a KPI</t>
+  </si>
+  <si>
+    <t>060-105566</t>
+  </si>
+  <si>
+    <t>Nahradni díly pro EV225B 20-25B</t>
+  </si>
+  <si>
+    <t>032U3173</t>
+  </si>
+  <si>
+    <t>Nahradni díly pro EV225B 15B</t>
+  </si>
+  <si>
+    <t>032U3172</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 14E NC000</t>
+  </si>
+  <si>
+    <t>032U5709</t>
+  </si>
+  <si>
+    <t>EV250B 18BD G 34E NO000</t>
+  </si>
+  <si>
+    <t>032U5354</t>
+  </si>
+  <si>
+    <t>EV251B 12B G 12N NC688 BB024AS</t>
+  </si>
+  <si>
+    <t>032U538116</t>
+  </si>
+  <si>
+    <t>CS funkce kontaktu TPST</t>
+  </si>
+  <si>
+    <t>031E021566</t>
+  </si>
+  <si>
+    <t>EV220B 32B G 114 NC000</t>
+  </si>
+  <si>
+    <t>032U7132</t>
+  </si>
+  <si>
+    <t>MBS33 0-0,6bar, 10V, 4-20mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS 33-0811-A1AB08-0</t>
+  </si>
+  <si>
+    <t>060G3005</t>
+  </si>
+  <si>
+    <t>RT 14E</t>
+  </si>
+  <si>
+    <t>017-509866</t>
+  </si>
+  <si>
+    <t>AV210B 20G G 34T NC000</t>
+  </si>
+  <si>
+    <t>042N4404</t>
+  </si>
+  <si>
+    <t>EV310A 1.2B G18F NO000</t>
+  </si>
+  <si>
+    <t>032H8125</t>
+  </si>
+  <si>
+    <t>042N0843</t>
+  </si>
+  <si>
+    <t>032U1082</t>
+  </si>
+  <si>
+    <t>032U1074</t>
+  </si>
+  <si>
+    <t>032U1072</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 18B</t>
+  </si>
+  <si>
+    <t>032U1070</t>
+  </si>
+  <si>
+    <t>042N0841</t>
+  </si>
+  <si>
+    <t>EV220B 15B G 12F NC000</t>
+  </si>
+  <si>
+    <t>032U7116</t>
+  </si>
+  <si>
+    <t>RT 200</t>
+  </si>
+  <si>
+    <t>017-524066</t>
+  </si>
+  <si>
+    <t>EV220B 10B G 38E NC0</t>
+  </si>
+  <si>
+    <t>032U1246</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4.0/ 12 bar,dif.0.5-1.6 bar,G 1/4",zl.k.</t>
+  </si>
+  <si>
+    <t>KPI 361)</t>
+  </si>
+  <si>
+    <t>060-113866</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 6 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3000 1811-1AB04</t>
+  </si>
+  <si>
+    <t>060G1124</t>
+  </si>
+  <si>
+    <t>EV210B 20BD G 34 E NC000</t>
+  </si>
+  <si>
+    <t>032U3621</t>
+  </si>
+  <si>
+    <t>EV220B 20B G 34E NO000</t>
+  </si>
+  <si>
+    <t>032U7122</t>
+  </si>
+  <si>
+    <t>KP 34</t>
+  </si>
+  <si>
+    <t>060-216466</t>
+  </si>
+  <si>
+    <t>003N0091</t>
+  </si>
+  <si>
+    <t>KPI 35</t>
+  </si>
+  <si>
+    <t>060-315766</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25, G 1",  0-30°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N4132</t>
+  </si>
+  <si>
+    <t>Nahr. díly pro EV220B 80B</t>
+  </si>
+  <si>
+    <t>016D0079</t>
+  </si>
+  <si>
+    <t>003N0042</t>
+  </si>
+  <si>
+    <t>EV225B15BD G 12T NC000 BR230A</t>
+  </si>
+  <si>
+    <t>032U380531</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0.2/+7.5bar,dif.0.7-4.0bar,G 1/4", 6mm</t>
+  </si>
+  <si>
+    <t>KP 1</t>
+  </si>
+  <si>
+    <t>060-110166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV225B 20BD G 34T NC000 BQ240CS </t>
+  </si>
+  <si>
+    <t>032U380631</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2",  0-30°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N2132</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 15-50B</t>
+  </si>
+  <si>
+    <t>032U0299</t>
+  </si>
+  <si>
+    <t>042N0846</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 10B</t>
+  </si>
+  <si>
+    <t>032U1065</t>
+  </si>
+  <si>
+    <t>KP 68</t>
+  </si>
+  <si>
+    <t>060L111166</t>
+  </si>
+  <si>
+    <t>018F7360</t>
+  </si>
+  <si>
+    <t>EV250B 22BD G 1F NO000</t>
+  </si>
+  <si>
+    <t>032U5357</t>
+  </si>
+  <si>
+    <t>003N0078</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 25B</t>
+  </si>
+  <si>
+    <t>032U1075</t>
+  </si>
+  <si>
+    <t>017-520366</t>
+  </si>
+  <si>
+    <t>EV220B 6B G 38E NC000 BB230AS</t>
+  </si>
+  <si>
+    <t>032U152131</t>
+  </si>
+  <si>
+    <t>EV220B 22B G 1E NC0</t>
+  </si>
+  <si>
+    <t>032U1263</t>
+  </si>
+  <si>
+    <t>EV220B 10B G 38F NC0</t>
+  </si>
+  <si>
+    <t>032U1247</t>
+  </si>
+  <si>
+    <t>042N7502</t>
+  </si>
+  <si>
+    <t>Valve EV251B 12mm NC G1/2 B N 24Vdc</t>
+  </si>
+  <si>
+    <t>032U538102</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=2000, 50-100°C,typ KP79 s nastav.diferencí 5-15</t>
+  </si>
+  <si>
+    <t>KP 79</t>
+  </si>
+  <si>
+    <t>060L112666</t>
+  </si>
+  <si>
+    <t>017-523966</t>
+  </si>
+  <si>
+    <t>042N0842</t>
+  </si>
+  <si>
+    <t>042N0263</t>
+  </si>
+  <si>
+    <t>Tělo ventilu WVS/WVTS 65</t>
+  </si>
+  <si>
+    <t>016D5065</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 6 bar, 0-10 VDC, M20x1,5</t>
+  </si>
+  <si>
+    <t>MBS3000-1815-1XXXX</t>
+  </si>
+  <si>
+    <t>060G3829</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 1.0/ 10 bar,dif.0.4-2.2 bar,G 1/2"</t>
+  </si>
+  <si>
+    <t>KP 36*</t>
+  </si>
+  <si>
+    <t>060-215966</t>
+  </si>
+  <si>
+    <t>EV250B22BD G1E NC000</t>
+  </si>
+  <si>
+    <t>032U5256</t>
+  </si>
+  <si>
+    <t>060L124266</t>
+  </si>
+  <si>
+    <t>EV220B 65CI FL 10N NC000</t>
+  </si>
+  <si>
+    <t>016D3330</t>
+  </si>
+  <si>
+    <t>FJVA 25 G 1IN 0-30°C BY-PASS Ř2.5</t>
+  </si>
+  <si>
+    <t>FJVA 25</t>
+  </si>
+  <si>
+    <t>003N8245</t>
+  </si>
+  <si>
+    <t>AV210D 40G G 112T NO000</t>
+  </si>
+  <si>
+    <t>042N4435</t>
+  </si>
+  <si>
+    <t>EV220B 25B G 1E NO000</t>
+  </si>
+  <si>
+    <t>032U7127</t>
+  </si>
+  <si>
+    <t>KP 75 1)*</t>
+  </si>
+  <si>
+    <t>060L117166</t>
+  </si>
+  <si>
+    <t>060L112566</t>
+  </si>
+  <si>
+    <t>EV210B 4.5B G 38F NC000 BB230AS</t>
+  </si>
+  <si>
+    <t>032U148031</t>
+  </si>
+  <si>
+    <t>003N0107</t>
+  </si>
+  <si>
+    <t>018F6757</t>
+  </si>
+  <si>
+    <t>EV220B 80CI FL 10N NC000</t>
+  </si>
+  <si>
+    <t>016D3331</t>
+  </si>
+  <si>
+    <t>042N0265</t>
+  </si>
+  <si>
+    <t>EV220B 25B G 1E NC000</t>
+  </si>
+  <si>
+    <t>032U7125</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 1700, 0- 6 bar, 4-20 mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>060G6104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV210B 8.0B G 12E NC000 </t>
+  </si>
+  <si>
+    <t>032U3615</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 2.0/ 12 bar,dif.0.5-1.6 bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>060-316966</t>
+  </si>
+  <si>
+    <t>KPI 351)</t>
+  </si>
+  <si>
+    <t>060-316466</t>
+  </si>
+  <si>
+    <t>042N7501</t>
+  </si>
+  <si>
+    <t>EV220B 50B G 2F NC000</t>
+  </si>
+  <si>
+    <t>032U7151</t>
+  </si>
+  <si>
+    <t>Jímka pro ventil AVTA</t>
+  </si>
+  <si>
+    <t>017-436766</t>
+  </si>
+  <si>
+    <t>EV210B 3.0B G 14F NC000</t>
+  </si>
+  <si>
+    <t>032U5710</t>
+  </si>
+  <si>
+    <t>003N0034</t>
+  </si>
+  <si>
+    <t>EV220B 40B G 112F NC000</t>
+  </si>
+  <si>
+    <t>032U7141</t>
+  </si>
+  <si>
+    <t>Tlakový spínač</t>
+  </si>
+  <si>
+    <t>031E101266</t>
+  </si>
+  <si>
+    <t>FQS-U30G</t>
+  </si>
+  <si>
+    <t>061H4000</t>
+  </si>
+  <si>
+    <t>018F7396</t>
+  </si>
+  <si>
+    <t>RT 31W</t>
+  </si>
+  <si>
+    <t>017-526766</t>
+  </si>
+  <si>
+    <t>018F7397</t>
+  </si>
+  <si>
+    <t>003N4162</t>
+  </si>
+  <si>
+    <t>032U1073</t>
+  </si>
+  <si>
+    <t>EV225B20BD G 34T NC000</t>
+  </si>
+  <si>
+    <t>032U3806</t>
+  </si>
+  <si>
+    <t>MBS 3000 2011-1AB04</t>
+  </si>
+  <si>
+    <t>060G1125</t>
+  </si>
+  <si>
+    <t>EV251B 22B G 1N NC688 BB024DS</t>
+  </si>
+  <si>
+    <t>032U538302</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 20, G 3/4",  0-30°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N3132</t>
+  </si>
+  <si>
+    <t>042N0803</t>
+  </si>
+  <si>
+    <t>EV220A 14B G 12E NC000</t>
+  </si>
+  <si>
+    <t>042U4022</t>
+  </si>
+  <si>
+    <t>Valve EV251B 18mm NC G3/4 B N 24Vdc</t>
+  </si>
+  <si>
+    <t>032U538202</t>
+  </si>
+  <si>
+    <t>018F4511</t>
+  </si>
+  <si>
+    <t>EV225B25BD G 1T NC000</t>
+  </si>
+  <si>
+    <t>032U3807</t>
+  </si>
+  <si>
+    <t>Termostat kap. l=2000, typ RT</t>
+  </si>
+  <si>
+    <t>RT 3</t>
+  </si>
+  <si>
+    <t>017-501466</t>
+  </si>
+  <si>
+    <t>Termostat kap. l=2000, 25-90°C, typ RT101, SPDT</t>
+  </si>
+  <si>
+    <t>RT 101</t>
+  </si>
+  <si>
+    <t>017-500366</t>
+  </si>
+  <si>
+    <t>Jímka mosaz, sensor Ø18x210mm</t>
+  </si>
+  <si>
+    <t>003N0050</t>
+  </si>
+  <si>
+    <t>EV220B 12B G 12E NC0</t>
+  </si>
+  <si>
+    <t>032U1256</t>
+  </si>
+  <si>
+    <t>018F7363</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25, G 1", 50-90°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N4182</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 100 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3000-3011-1AB04</t>
+  </si>
+  <si>
+    <t>060G1107</t>
+  </si>
+  <si>
+    <t>018F6176</t>
+  </si>
+  <si>
+    <t>Nahradni dily sada pro EV220 15B</t>
+  </si>
+  <si>
+    <t>032U1071</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2", 25-65°C,paro-kapal.náplň</t>
+  </si>
+  <si>
+    <t>003N0045</t>
+  </si>
+  <si>
+    <t>042U1006</t>
+  </si>
+  <si>
+    <t>Jímka l=112 G1/2" nerez</t>
+  </si>
+  <si>
+    <t>017-436966</t>
+  </si>
+  <si>
+    <t>Jímka k RT 120, 101</t>
+  </si>
+  <si>
+    <t>017-437066</t>
+  </si>
+  <si>
+    <t>Termostat KP75</t>
+  </si>
+  <si>
+    <t>KP 75*</t>
+  </si>
+  <si>
+    <t>060L121266</t>
+  </si>
+  <si>
+    <t>EV220B 15SS G 12E NC000</t>
+  </si>
+  <si>
+    <t>032U8500</t>
+  </si>
+  <si>
+    <t>Jednotka ovládací WVTS</t>
+  </si>
+  <si>
+    <t>016D1003</t>
+  </si>
+  <si>
+    <t>Tělo ventilu  WVTS 80</t>
+  </si>
+  <si>
+    <t>016D5080</t>
+  </si>
+  <si>
+    <t>Valve EV251B 10mm NC G3/8 B N 24Vdc</t>
+  </si>
+  <si>
+    <t>032U538002</t>
+  </si>
+  <si>
+    <t>003N2182</t>
+  </si>
+  <si>
+    <t>EV220B 25B G1N NC000 BB024DS</t>
+  </si>
+  <si>
+    <t>032U453402</t>
+  </si>
+  <si>
+    <t>018F6732</t>
+  </si>
+  <si>
+    <t>042N0806</t>
+  </si>
+  <si>
+    <t>EV210A 3.0B G18E NC000</t>
+  </si>
+  <si>
+    <t>032H8008</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2", 25-65°C,uni náplň</t>
+  </si>
+  <si>
+    <t>003N2162</t>
+  </si>
+  <si>
+    <t>EV250B 18BD G34E NC000</t>
+  </si>
+  <si>
+    <t>032U5254</t>
+  </si>
+  <si>
+    <t>042N0840</t>
+  </si>
+  <si>
+    <t>KP 35*</t>
+  </si>
+  <si>
+    <t>060-216666</t>
+  </si>
+  <si>
+    <t>060-113366</t>
+  </si>
+  <si>
+    <t>EV220B 50B G 2 NC000</t>
+  </si>
+  <si>
+    <t>032U7150</t>
+  </si>
+  <si>
+    <t>EV220B 40B G 112E NC000</t>
+  </si>
+  <si>
+    <t>032U7140</t>
+  </si>
+  <si>
+    <t>EV220B 20B G 34N NC000 BB230AS</t>
+  </si>
+  <si>
+    <t>032U453031</t>
+  </si>
+  <si>
+    <t>Kryt/krabice s krytím IP55 transparentní</t>
+  </si>
+  <si>
+    <t>060-062866</t>
+  </si>
+  <si>
+    <t>060-121966</t>
+  </si>
+  <si>
+    <t>060-121766</t>
+  </si>
+  <si>
+    <t>KP 78</t>
+  </si>
+  <si>
+    <t>060L118466</t>
+  </si>
+  <si>
+    <t>Kabelový konektor s krytím IP 65</t>
+  </si>
+  <si>
+    <t>018F7358</t>
+  </si>
+  <si>
+    <t>018F7351</t>
+  </si>
+  <si>
+    <t>EV220B 20B G 34E NC000</t>
+  </si>
+  <si>
+    <t>032U7120</t>
+  </si>
+  <si>
+    <t>EV220B 15B G 12E NC000</t>
+  </si>
+  <si>
+    <t>032U7115</t>
+  </si>
+  <si>
+    <t>EV220B 10B G 12E NC0</t>
+  </si>
+  <si>
+    <t>032U1251</t>
+  </si>
+  <si>
+    <t>EV220B 6B G 38E NC0</t>
+  </si>
+  <si>
+    <t>032U1241</t>
+  </si>
+  <si>
+    <t>Valve EV251B, G   3/8", 230V,N.C.</t>
+  </si>
+  <si>
+    <t>032U538031</t>
+  </si>
+  <si>
+    <t>042N0139</t>
+  </si>
+  <si>
+    <t>042N0800</t>
+  </si>
+  <si>
+    <t>Valve EV251B 22mm NC G1 B N 230V 50Hz</t>
+  </si>
+  <si>
+    <t>032U538331</t>
+  </si>
+  <si>
+    <t>Valve EV251B 18mm NC G3/4 B N 230V 50Hz</t>
+  </si>
+  <si>
+    <t>032U538231</t>
+  </si>
+  <si>
+    <t>Valve EV251B 12mm NC G1/2 B N 230V 50Hz</t>
+  </si>
+  <si>
+    <t>032U538131</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-10 bar, 4-20 mA, G 1/2"</t>
+  </si>
+  <si>
+    <t>MBS 3000-2011-1AB08</t>
+  </si>
+  <si>
+    <t>060G1541</t>
+  </si>
+  <si>
+    <t>018F6701</t>
+  </si>
+  <si>
+    <t>EV220B 15B G 12 NO000</t>
   </si>
   <si>
     <t>032U7117</t>
   </si>
   <si>
-    <t>Telo ventilu el.mag. EV220B, G 1/2", N.O., kv 4.0, EPDM</t>
-[...962 lines deleted...]
-    <t>Telo ventilu el.mag. EV220B, G  2",N.C., kv 40, NBR</t>
+    <t>Kód Regulus</t>
+  </si>
+  <si>
+    <t>Produkt Danfoss</t>
+  </si>
+  <si>
+    <t>AV210E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	BA024A</t>
+  </si>
+  <si>
+    <t>060G2425</t>
+  </si>
+  <si>
+    <t>MBS 4010</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 4010, 0- 6 bar, 4-20 mA</t>
+  </si>
+  <si>
+    <t>060G3813</t>
+  </si>
+  <si>
+    <t>MBS 3000</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-16 bar, 0-10 V, G 1/4"</t>
+  </si>
+  <si>
+    <t>034G5199</t>
+  </si>
+  <si>
+    <t>060-316166</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4/40 bar,dif.0.8-2.4bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>CAS145</t>
+  </si>
+  <si>
+    <t>017-506066</t>
+  </si>
+  <si>
+    <t>RT 108</t>
+  </si>
+  <si>
+    <t>Termostat kap. l=2000, 30-140°C, typ RT108, SPDT</t>
+  </si>
+  <si>
+    <t>084Z4030</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 3560, G 1/4", 0-100°C</t>
+  </si>
+  <si>
+    <t>MBT 3560-0000-0050-10-110</t>
+  </si>
+  <si>
+    <t>017-519166</t>
+  </si>
+  <si>
+    <t>RT 112</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0.1/ 1.1 bar,dif.0.07-0.16 bar,G 3/8"- RT112</t>
+  </si>
+  <si>
+    <t>031E101066</t>
+  </si>
+  <si>
+    <t>Tlakový spínač CS, 2-6bar</t>
+  </si>
+  <si>
+    <t>CS</t>
+  </si>
+  <si>
+    <t>Kapilára</t>
+  </si>
+  <si>
+    <t>060-333366</t>
+  </si>
+  <si>
+    <t>Capillary tube</t>
+  </si>
+  <si>
+    <t>032U7532</t>
+  </si>
+  <si>
+    <t>EV220B 15B N 12E NC000</t>
+  </si>
+  <si>
+    <t>EV250B 18BD N 34F NC000</t>
+  </si>
+  <si>
+    <t>060G1429</t>
+  </si>
+  <si>
+    <t>MBS 3000-1211-A1AB04-0</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-1,6 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>032U8054</t>
+  </si>
+  <si>
+    <t>032U8055</t>
+  </si>
+  <si>
+    <t>EV260B 10B G 12T NC000</t>
+  </si>
+  <si>
+    <t>EV260B 10B G 38T NC000</t>
+  </si>
+  <si>
+    <t>042N7601</t>
+  </si>
+  <si>
+    <t>AS230CS</t>
+  </si>
+  <si>
+    <t>060G1101</t>
+  </si>
+  <si>
+    <t>MBS 3000-1831-A1AB04-0</t>
+  </si>
+  <si>
+    <t>060G1100</t>
+  </si>
+  <si>
+    <t>MBS 3000-1631-A1AB04-0</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-4 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>060G1600</t>
+  </si>
+  <si>
+    <t>Snímač tlaku s vysíláčem, MBS 3250, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3250-3831-A8GB04-1</t>
+  </si>
+  <si>
+    <t>060-033066</t>
+  </si>
+  <si>
+    <t>Kryt s krytím IP55</t>
+  </si>
+  <si>
+    <t>060-105966</t>
+  </si>
+  <si>
+    <t>Průchodka</t>
+  </si>
+  <si>
+    <t>017-529166</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 0.2/+ 3 bar,dif.0,08-0,25 bar,G 3/8"- RT110</t>
+  </si>
+  <si>
+    <t>RT 110</t>
+  </si>
+  <si>
+    <t>017D001366</t>
+  </si>
+  <si>
+    <t>Tlakový spínač diferenční RT262A nastav.0,1-1,5 bar, M12x1,5</t>
   </si>
   <si>
     <t>032U5257</t>
   </si>
   <si>
-    <t>Telo ventilu el.mag. EV250B, G 1", N.C., kv 7, FKM</t>
-[...101 lines deleted...]
-    <t>Sada n.d. pre EV225B 20-25 PTFE</t>
+    <t>EV250B 22BD G 1F NC000</t>
+  </si>
+  <si>
+    <t>060G1106</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-60 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>MBS 3000-2831-A1AB04-0</t>
+  </si>
+  <si>
+    <t>042U4632</t>
+  </si>
+  <si>
+    <t>EV220S 32B G 114E NC000</t>
+  </si>
+  <si>
+    <t>060L115566</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=2000, 80-150°C,typ KP81 s diferencí 8</t>
+  </si>
+  <si>
+    <t>042U4613</t>
+  </si>
+  <si>
+    <t>EV220S 13B G 12E NC000</t>
+  </si>
+  <si>
+    <t>017-522766</t>
+  </si>
+  <si>
+    <t>RT 124</t>
+  </si>
+  <si>
+    <t>Termostat kap. l=2000, 200-300°C, typ RT124</t>
+  </si>
+  <si>
+    <t>032U3656</t>
+  </si>
+  <si>
+    <t>EV210B 4.5SS G 14F NC000</t>
+  </si>
+  <si>
+    <t>018F6257</t>
+  </si>
+  <si>
+    <t>BF024AS</t>
+  </si>
+  <si>
+    <t>018F6251</t>
+  </si>
+  <si>
+    <t>BF230AS</t>
+  </si>
+  <si>
+    <t>042N1278</t>
+  </si>
+  <si>
+    <t>Cable plug</t>
+  </si>
+  <si>
+    <t>042U4650</t>
+  </si>
+  <si>
+    <t>EV220S 50B G 2E NC000</t>
+  </si>
+  <si>
+    <t>132U2500</t>
+  </si>
+  <si>
+    <t>EV220BW 25BE G 1E NC000</t>
+  </si>
+  <si>
+    <t>032U3805</t>
+  </si>
+  <si>
+    <t>EV225B 15</t>
+  </si>
+  <si>
+    <t>032U8503</t>
+  </si>
+  <si>
+    <t>EV220B 32SS G 114E NC000</t>
+  </si>
+  <si>
+    <t>084Z4065</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 3560, G 1/2", -50 až 200°C</t>
+  </si>
+  <si>
+    <t>MBT 3560-0001-0150-62-420</t>
+  </si>
+  <si>
+    <t>031E101466</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.7/ 20 bar,G 1/2"</t>
+  </si>
+  <si>
+    <t>032U8504</t>
+  </si>
+  <si>
+    <t>EV220B 40SS G 112E NC000</t>
   </si>
   <si>
     <t>032U5356</t>
   </si>
   <si>
-    <t>Telo ventilu el.mag. EV250B, G 1", N.O., kv 5,2</t>
-[...1934 lines deleted...]
-    <t>Tělo ventilu el.mag. EV220B, G 6/4",N.C., kv 24, EPDM, nerez</t>
+    <t>EV250B 22BD G 1E NO000</t>
+  </si>
+  <si>
+    <t>EV220S 17 G 34E NC000</t>
   </si>
   <si>
     <t>042U4617</t>
   </si>
   <si>
-    <t>Tělo ventilu el.mag. EV220S, G  3/4",N.C., kv 5</t>
-[...1286 lines deleted...]
-    <t>Produkty Danfoss, ktoré nenájdete v tomto cenníku, dopyptuje na obchod@regulus.sk</t>
+    <t>084Z8036</t>
+  </si>
+  <si>
+    <t>MBT 5250-0000-050-220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	MBT 5310-00-060-000</t>
+  </si>
+  <si>
+    <t>084Z5211</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 3510, G 1/2"</t>
+  </si>
+  <si>
+    <t>132U4000</t>
+  </si>
+  <si>
+    <t>EV220BW 40BE G 112E NC000</t>
+  </si>
+  <si>
+    <t>042U4633</t>
+  </si>
+  <si>
+    <t>032U3606</t>
+  </si>
+  <si>
+    <t>EV220S 32B G 114F NC000</t>
+  </si>
+  <si>
+    <t>EV210B 4.5 G 38F NC000</t>
+  </si>
+  <si>
+    <t>084Z6002</t>
+  </si>
+  <si>
+    <t>Snímač teploty MBT 5252, G 1/2", -50 až 200°C</t>
+  </si>
+  <si>
+    <t>MBT 5252-0011-0050-0200-G420</t>
+  </si>
+  <si>
+    <t>042U4623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	EV220S 22B G 1F NC000</t>
+  </si>
+  <si>
+    <t>042N7617</t>
+  </si>
+  <si>
+    <t>AZ024DS</t>
+  </si>
+  <si>
+    <t>042U4622</t>
+  </si>
+  <si>
+    <t>EV220S 22B G 1E NC000</t>
+  </si>
+  <si>
+    <t>061F7418</t>
+  </si>
+  <si>
+    <t>ACB-2UC179W</t>
+  </si>
+  <si>
+    <t>Presostat patronový ACB, 3,4 bar, 2,2 bar, SPST(NO), IP65</t>
+  </si>
+  <si>
+    <t>060G3812</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 4 bar, 0-10 V, G 1/4"</t>
+  </si>
+  <si>
+    <t>060-001366</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. dvojitý 2/12bar a 0,5/6bar</t>
+  </si>
+  <si>
+    <t>042U4618</t>
+  </si>
+  <si>
+    <t>132U2452</t>
+  </si>
+  <si>
+    <t>017-528466</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4.0/ 17 bar,dif.0.6-3 bar - RT5</t>
+  </si>
+  <si>
+    <t>032U818402</t>
+  </si>
+  <si>
+    <t>2cest. ventil el.mag. EV220B, G  1/2",  24VDC,N.O.,kon.IP65</t>
+  </si>
+  <si>
+    <t>042U651432</t>
+  </si>
+  <si>
+    <t>2cest. ventil el.mag. EV220S, G  1/2", 230V,N.O.,kon.IP65</t>
+  </si>
+  <si>
+    <t>132U3200</t>
+  </si>
+  <si>
+    <t>060L036666</t>
+  </si>
+  <si>
+    <t>MBS 3000-1615-A1AB04-0</t>
+  </si>
+  <si>
+    <t>KP44</t>
+  </si>
+  <si>
+    <t>EV220S 17 G 34F NC000</t>
+  </si>
+  <si>
+    <t>EV250BW 12BE G 12E NC000</t>
+  </si>
+  <si>
+    <t>RT5</t>
+  </si>
+  <si>
+    <t>EV220B 15B G 12E NO000 BA024D</t>
+  </si>
+  <si>
+    <t>EV220S 14B G 12E NO000 AS230CS</t>
+  </si>
+  <si>
+    <t>EV220BW 32BE 114E NC000</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>060G1122</t>
+  </si>
+  <si>
+    <t>132U1000</t>
+  </si>
+  <si>
+    <t>063G1685</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 1250, 0- 250 bar, G 1/4"</t>
+  </si>
+  <si>
+    <t>EV221BW</t>
+  </si>
+  <si>
+    <t>MBS 1250-3413-C1GB04</t>
+  </si>
+  <si>
+    <t>Cenník produktov Danfoss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.4.2026
+</t>
   </si>
   <si>
     <t>Platnosť cien od:
 Aktualizácia:</t>
   </si>
   <si>
-    <t>17.3.2025
-[...3 lines deleted...]
-    <t>Zmena cen vyhradená</t>
+    <t>Zmena cien vyhradená</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Produkty Danfoss, které nenájdete v tomto cenníku , dopytujte na </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>obchod@regulus.sk</t>
+    </r>
   </si>
   <si>
     <t>Objednávacie číslo Danfoss</t>
   </si>
   <si>
-    <t>Cenník produktov Danfoss</t>
+    <t>Názov Regulus</t>
+  </si>
+  <si>
+    <t>Cievka 220/230V 10W 50HZ</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B 12B, G 1/2" F/F, 230V</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B 18B, G 3/4" F/F, 230V</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B 22B, G 1" F/F, 230V</t>
+  </si>
+  <si>
+    <t>Cievka AB 230C pre elmag.ventil  Danfoss</t>
+  </si>
+  <si>
+    <t>Konektor IP65 pre cievky AB Danfoss</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B 10B, G 3/8", 230V, N.C.</t>
+  </si>
+  <si>
+    <t>Cievka BB 230AS pre ventil el.mag., 230VAC (Danfoss)</t>
+  </si>
+  <si>
+    <t>Cievka BB 024AS pre ventil el.mag., 24VAC (Danfoss)</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=2000, 30-90°C,typ KP78 s nastav.diferenciou 5-15</t>
+  </si>
+  <si>
+    <t>Spínač tlakový KPI 35, nastav. -0.2/+8 bar, dif.0,4-1,5 bar, G 1/4"</t>
+  </si>
+  <si>
+    <t>Spínač tlakový KPI 35, nastav. -0.2/+8 bar, dif.0,5-2,0 bar, G 1/4"</t>
+  </si>
+  <si>
+    <t>Kryt IP55 pre termostaty a tlak.spínače KP, KPI (Danfoss)</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV220B, G 3/4", 230V, N.C., kon.IP65</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0.2/+7.5bar,dif.0.7-4.0bar, G 1/4"</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 0.4/+3.4bar,dif.0.4-2.2bar,G 1/2"</t>
+  </si>
+  <si>
+    <t>Cievka AM 230C pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250V, G 3/4",N.C.,kv 6</t>
+  </si>
+  <si>
+    <t>Cievka AB 012D pre ventil el.mag.,  12VDC</t>
+  </si>
+  <si>
+    <t>Cievka BE 230CS pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV220B, G 1", 24VDC, N.C.,kon.IP65</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2", 50-90°C</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 3/8", 24VDC,N.C.</t>
+  </si>
+  <si>
+    <t>Jednotka ovládacia WVTS</t>
+  </si>
+  <si>
+    <t>Jímka l=112 G1/2" mosadz</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220A 18-22 EPDM</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 15 EPDM</t>
+  </si>
+  <si>
+    <t>Cievka BE 230AS pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>Cievka BB 230CS pre ventil el.mag., 230VAC, 50/60 Hz</t>
+  </si>
+  <si>
+    <t>Jímka l=220 G1/2" mosadz</t>
+  </si>
+  <si>
+    <t>Cievka BR 230A  pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 3/4", 24VDC,N.C.</t>
+  </si>
+  <si>
+    <t>Cievka AB 024D pre ventil el.mag., 24VDC</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B 22B, G 1", 24 VDC, N.C.</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, G 1/4", 0-10 bar</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 20 EPDM</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25, G 1", 25-65°C, uni náplň</t>
+  </si>
+  <si>
+    <t>Cievka BB 024DC pre ventil el.mag., 24VDC</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.2.0/+10 bar,dif.0.3-1.0 bar,G 1/2"- RT31W</t>
+  </si>
+  <si>
+    <t>Cievka BB 012DS pre ventil el.mag.,  12VDC</t>
+  </si>
+  <si>
+    <t>Snímač prietoku FQS-U30G</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4.0/ 12 bar,dif.1.0-4.0bar,G 1/2"</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2", 25-65°C,paro-kvapal.náplň, 5m</t>
+  </si>
+  <si>
+    <t>Jímka pre ventil AVTA so snímačom 9.5x180mm , G 1/2", mosadz</t>
+  </si>
+  <si>
+    <t>Cievka BA 230A pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0.2/+8 bar, dif.0,4-1,5bar, G1/4",zlat.k.</t>
+  </si>
+  <si>
+    <t>Konektor pre cievky Danfoss B - IP65</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, DN 80, N.C.</t>
+  </si>
+  <si>
+    <t>Cievka BE 024DS pre ventil el.mag.,  24VDC,IP67</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2", 10-80°C, adsorpčná náplň</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV210B, G 3/8", 230V, N.C., kon.IP65</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=2000, 80-150°C,typ KP81 s nastav.diferenciou 7-20</t>
+  </si>
+  <si>
+    <t>Termostat zak.priestorový,  0/+40°C,typ KP75 s nast.dif. 3-10,IP30</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., AV210, G 6/4", N.O.</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, DN 65, N.C.</t>
+  </si>
+  <si>
+    <t>Termostat zak.priestorový, +20/+60°C,typ KP77 s nast.dif.3-10,IP30</t>
+  </si>
+  <si>
+    <t>Telo ventilu WVS/WVTS 65</t>
+  </si>
+  <si>
+    <t>Konektor pre cievky Danfoss AB, AM -24VAC/DC - IP65</t>
+  </si>
+  <si>
+    <t>Cievka AM 024C pre ventil el.mag.,  24VAC</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.0.2/+ 6 bar,dif.fix.0,25 bar,G 3/8"- RT200</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 1/2", 24VDC,N.C.</t>
+  </si>
+  <si>
+    <t>Cievka BA 240A pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV220B, G 3/8", 230V,N.C.,kon.IP65</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.1.0/+10 bar,dif.0.3-1.3 bar,G 3/8"- RT116</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 25 EPDM</t>
+  </si>
+  <si>
+    <t>Senzor pre ventil AVTA 18x210mm, 25-65°C,uni náplň-n.d.</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., EV250B 22BD, G 1" F NO000 (OL)</t>
+  </si>
+  <si>
+    <t>Cievka BB 110V 50/60HZ 10W clip-on</t>
+  </si>
+  <si>
+    <t>Termostat zak.priestorový, -5/+35°C,typ KP68 s nast.dif.1.8-25IP30</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 10 EPDM</t>
+  </si>
+  <si>
+    <t>Cievka AK 012C pre ventil el.mag.,  12VAC</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 15-50 NBR - verzia N.O.</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV225B, G 3/4", 230V,N.C.</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., EV225B, G 1/2", 230V,N.C.</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2",  0-30°C,paro-kvapal.náplň</t>
+  </si>
+  <si>
+    <t>Sada opravná pre el.mag.ventil EV</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. - 0,2/+8 bar,dif.0.4-1.5 bar,G 1/4",IP55</t>
+  </si>
+  <si>
+    <t>Snímač pre ventil AVTA 9.5x180mm, 25-65°C,paro-kvapal. náplň-n.d.</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. ,G 1/2"</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G  3/4",N.C., kvs 4,5, EPDM</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-6bar, 4-20mA, G1/4"</t>
+  </si>
+  <si>
+    <t>Cievka AM 240C pre ventil el.mag., 240VAC</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 18 EPDM</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 15 FKM</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 20 FKM</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 50 FKM</t>
+  </si>
+  <si>
+    <t>Cievka AM 024D pre ventil el.mag., 24VDC</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., AV210, G 3/4", N.C.</t>
+  </si>
+  <si>
+    <t>Termostat kvap. l=2000, -5/+30°C, typ RT14E</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4.0/ 12 bar, dif.1.0-4.0 bar,G 1/2"</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 1/2", 24VAC, N.C.</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV225B 15 PTFE</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV225B 20-25 PTFE</t>
+  </si>
+  <si>
+    <t>Držiak k nástennej montáži</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25, G 1", 25-65°C,paro-kvapal.náplň</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0- 25 bar, 4-20 mA, G 1/4"</t>
+  </si>
+  <si>
+    <t>Sada náhradných dielov k EV250B NC, 18-22BD EPDM</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 3/4", 24VAC, N.C.</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 1", 24VAC,N.C.</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV210B, G 1/4", 230V,N.C.,kon.IP65</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 1,0/10 bar,dif.0.7-2.8 bar,G 1/4",IP67</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2", 10-80°C, adsorpčná n.,bypass</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 20, G 3/4", 25-65°C,paro-kvapal.náplň</t>
+  </si>
+  <si>
+    <t>Snímač pre ventil AVTA 18x210mm, 50-90°C,uni náplň-n.d.</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV260B, G  3/4",N.C.,kv 5</t>
+  </si>
+  <si>
+    <t>Cievka BK 240C pre ventil el.mag., 24VDC, 300-600mA</t>
+  </si>
+  <si>
+    <t>Cievka BE 024AS pre ventil el.mag.,  24VAC,IP67</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV225B, G 1", 230V,N.C.</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV250B, G 3/8", 230V, N.C.,kon.IP65</t>
+  </si>
+  <si>
+    <t>Snímač pre ventil AVTA 9.5x180mm, n.d.</t>
+  </si>
+  <si>
+    <t>Ventil WVFX 25 pre chladiace systémy, G 1"</t>
+  </si>
+  <si>
+    <t>Sada pre ručné ovládanie EV220B 65-100</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 50 EPDM</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25, G 1", 10-80°C,adsorbčná náplň, nerez</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 2050, 0-40 bar, G 1/4"</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, DN100, N.C.</t>
+  </si>
+  <si>
+    <t>Časovač cievok ET 20</t>
+  </si>
+  <si>
+    <t>Sada pre ručné ovládanie  EV220B 15-50</t>
+  </si>
+  <si>
+    <t>Cievka AB 24VAC 50/60Hz 4,5W pre ventil el.mag.</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25 G 1IN 25-65°C</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 25, G 1", 10-80°C,adsorpčná náplň</t>
+  </si>
+  <si>
+    <t>Indikátor pozície ventilu AV210C</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV250B 10-12 EPDM - verzia N.C.</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 0.0/ 0.3 bar,dif.0.01-0.05 bar,G 3/8"- RT113</t>
+  </si>
+  <si>
+    <t>Ventil EV250B 10BD G 38E NO000</t>
+  </si>
+  <si>
+    <t>Termostat zakryt. na jímku, 20-60°C,bez jímky</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 4,0/12 bar, dif.0,5-1,6 bar,G 1/4"</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV251B, G 3/8", 24VAC,N.C.</t>
+  </si>
+  <si>
+    <t>Termostat zakr. priestorový, -5/+20°C,typ KP71 s nast.dif.2.2-10IP30</t>
+  </si>
+  <si>
+    <t>Cievka BE 024AS pre ventil el.mag., 24VAC</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 20, G 3/4", 10-80°C,adsorpčná náplň</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/ 10 bar,man.reset,G 1/2"- BCP4L</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav.  0/ 10 bar,man.reset,G 1/2"- BCP4H</t>
+  </si>
+  <si>
+    <t>Cievka AK 024D pre ventil el.mag.,  24VDC</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. 0/10bar,dif.0,2 bar,G 1/4",IP67</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 20, G 3/4",  0-30°C,paro-kvapal.náplň</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 15, G 1/2",  10-80°C, adsorbčný</t>
+  </si>
+  <si>
+    <t>Cievka BE 230CS pre ventil el.mag., 230VAC, IP 20</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=2000, 20-60°C,typ KP77 s nastav.diferenciou 3,5-10</t>
+  </si>
+  <si>
+    <t>Tlakový spínač diferenčný RT263AL nastav.0,1-1 bar, G 3/8"</t>
+  </si>
+  <si>
+    <t>Tlakový spínač diferenčný RT262A nastav.0,1-1,5 bar, G 3/8"</t>
+  </si>
+  <si>
+    <t>Cievka BG 024DS pre ventil el.mag., 24VDC</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G   3/8",N.O.</t>
+  </si>
+  <si>
+    <t>Cievka BB 230A pre ventil el.mag., 220V/50Hz</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV225B, G 1", 24V,N.C.</t>
+  </si>
+  <si>
+    <t>Cievka BA 024D  pre ventil el.mag., 24VDC</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220A 18-22 FKM NC</t>
+  </si>
+  <si>
+    <t>Cievka BE 012DS pre ventil el.mag., 12VDC,IP67</t>
+  </si>
+  <si>
+    <t>Ventil WVFX 20 pre chladiace systémy, G 3/4"</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EVR 3, NC, pripojenie Cu 6 mm</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EVR 15 pre chladenie</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV250B NC, 12-22BD FKM</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220A 18-22 NBR</t>
+  </si>
+  <si>
+    <t>Termostatický ventil AVTA 10, G 3/8", 10-80°C, adsorpčná náplň</t>
+  </si>
+  <si>
+    <t>Teleso filterdehydrátora</t>
+  </si>
+  <si>
+    <t>Sitko pre filtráciu nečistôt</t>
+  </si>
+  <si>
+    <t>Cievka BD 024A pre ventil el.mag.,  24VAC</t>
+  </si>
+  <si>
+    <t>Jímka pre ventil AVTA so snímačom 18x210mm, l=220,G3/4",nerez</t>
+  </si>
+  <si>
+    <t>Cievka BE 48 AC pre ventil el.mag., 48VAC, IP67</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 15B, NC, NBR</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 20B, NC, NBR</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B  6 EPDM</t>
+  </si>
+  <si>
+    <t>Upchávka kapilárnych trubíc AVTA so snímačom 18x210mm, G3/4"</t>
+  </si>
+  <si>
+    <t>Kryt IP44 pre termostaty a tlak.spínače KP Danfoss</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV210B, G 1/4", 24VDC,N.C.,kon.IP65</t>
+  </si>
+  <si>
+    <t>Cievka AM  pre ventil el.mag.,  12VDC</t>
+  </si>
+  <si>
+    <t>Guľový uzatvárací ventil GBC 10S-10 mm</t>
+  </si>
+  <si>
+    <t>Cievka BQ 24CS  pre ventil el.mag., 24V</t>
+  </si>
+  <si>
+    <t>Regulátor obtoku horúceho plynu CPCE 22</t>
+  </si>
+  <si>
+    <t>Cievka BA 115A  pre ventil el.mag., 115VAC</t>
+  </si>
+  <si>
+    <t>Tlakový spínač s vysielačom, AKS 33, G 3/8"</t>
+  </si>
+  <si>
+    <t>Cievka AC 230C pre ventil el.mag.,  230VAC</t>
+  </si>
+  <si>
+    <t>Snímač tlaku (vysielač), MBS 3000</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210A, G 1/8", N.O., FKM</t>
+  </si>
+  <si>
+    <t>Senzor teplotný AKS 21 A</t>
+  </si>
+  <si>
+    <t>Cievka BA 012D  pre ventil el.mag., 12VDC</t>
+  </si>
+  <si>
+    <t>Cievka BE 240AS pre ventil el.mag., 240VAC, IP67</t>
+  </si>
+  <si>
+    <t>Cievka BD 230A pre ventil el.mag.,  230VAC</t>
+  </si>
+  <si>
+    <t>Kryt horný pre termostaty a tlak.spínače KP Danfoss</t>
+  </si>
+  <si>
+    <t>Jednotka ovládacia WVTS 25-65°C</t>
+  </si>
+  <si>
+    <t>Držiak montážny pre term. ventil AVTA</t>
+  </si>
+  <si>
+    <t>Snímač teplotný MBT -50/+150°C, G 1/4", Pt1000</t>
+  </si>
+  <si>
+    <t>Displej s mikroprocesorom pripojiteľný  MBD 1000</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, 0-16 bar</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3000, -1 až 1 bar</t>
+  </si>
+  <si>
+    <t>Guľový uzatvárací ventil GBC 6s</t>
+  </si>
+  <si>
+    <t>Guľový uzatvárací ventil GBC 12s</t>
+  </si>
+  <si>
+    <t>Guľový uzatvárací ventil GBC 16s</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EVR 3, NC, připojení Cu 10 mm</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EVR 6</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EVR 10</t>
+  </si>
+  <si>
+    <t>Snímač tlaku MBS 3050, 0- 600 bar</t>
+  </si>
+  <si>
+    <t>Tlakový spínač nastav. -0.2/+8 bar, dif.0,4-1,5bar, G1/2"</t>
+  </si>
+  <si>
+    <t>Slučka kondenzačná pre tlak.spínače</t>
+  </si>
+  <si>
+    <t>Termostat zak. l=5000, -30/+15°C,typ KP61 s nastav.diferenciou 1,5-23</t>
+  </si>
+  <si>
+    <t>Vlnovec - časť, diel pre WVFX 10 - 25 - n.d.</t>
+  </si>
+  <si>
+    <t>Konektor pre cievky Danfoss BA, BB a AM - IP 67</t>
+  </si>
+  <si>
+    <t>Regulátor kondenzačného tlaku, KVR 35</t>
+  </si>
+  <si>
+    <t>Ventil diferenčného tlaku, NRD 12s</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220BW, G 1", N.C., kv 11, EPDM</t>
+  </si>
+  <si>
+    <t>Magnet permanentný pre ventily Danfoss</t>
+  </si>
+  <si>
+    <t>Telo ventilu WVS/WVTS 40, G 1 1/2"</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G  3/4",N.C., kv 5, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220BW, G 5/4", N.C., kv 18,EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV221BW, G  3/8",N.C.,kv 1.5, EPDM</t>
+  </si>
+  <si>
+    <t>Ventil  WVTS 80  DN80 - telo</t>
+  </si>
+  <si>
+    <t>Jímka pre ventil AVTA so snímačom 9.5x180mm, l=182,G1/2",nerez</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1/2", N.O., kvs 4.0, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 3/8", N.C., kvs 0.7</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1/2", N.C., kvs 1.5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1/2", N.C., kvs 4.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 3/4", N.C., kvs 8.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 6/4", N.C., kvs 24</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 2", N.C., kvs 40</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210A, G  1/8",N.C., kvs 0.22</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  1/2", N.C., kvs 4.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1/2", N.C., kvs 2,5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV225B, G  1",N.C., kvs 6</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220A, G 1/2", N.C., kvs 4</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV225B, G  3/4",N.C., kvs 5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  6/4",N.C., kvs 24,  FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   1/4",N.C., kvs 0.3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 2",N.C., kvs 40</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G 1/2",N.C., kvs 1.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1", N.C., kvs 11</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1", N.O., kvs 11</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1", N.C., kvs 7</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G   3/8",N.C., kvs 1,5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1",N.C., kvs 6.0, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  3/4",N.O., kvs 8.0, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G   3/8",N.C., kvs 1,5, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  1/2",N.C., kvs 4.0, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1", N.C., kvs 7, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV310A 1.2, G  1/8",N.O., kvs 0.04</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 5/4", NC, kvs 18, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 3/4", N.O., kvs 4.9</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G 1/4", N.C., kvs 0.3, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1", N.O., kvs 5,2</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV310B, G 1/4", N.C., kvs 0.4</t>
+  </si>
+  <si>
+    <t>Ventil el.mag., 2cest., EV225B, G 1/2", 230V, N.C., kvs 2.2</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV224B, G  1/2", N.C., kvs 4.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV224B, G  3/4", N.C., kvs 8.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   1/8",N.C., kvs 0.08, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G  1/4",N.O., kvs 0.3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1/2", N.C., kvs 1.5, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 2", N.O., kvs 40, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1/2", N.C., kvs 4</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  3/4",N.O., kvs 8.0, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G   1/4",N.C., kvs 0.7</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV310A, G  1/8",N.C., kvs 0.07</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1/2", N.O., kvs 4.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210A, G  1/4",N.C., kvs 0.26,EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210A, G  1/8",N.C., kvs 0.17, FKM</t>
+  </si>
+  <si>
+    <t>Sada tesnení vr. Filtra pre el.mag.ventil EV220 100, NBR</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 3/8", N.C., kvs 2,5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1/2", N.O., kvs 4.0, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 5/4",N.0., kvs 18, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV225B, G  3/8",N.C., kvs 2,2</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210A, G  1/8",N.C., kvs 0.04, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  3/4",N.C., kvs 6,0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 3/4 ",N.C., kvs 6, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1 ",N.C., kvs 7, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G   3/8",N.O., kvs 0.7, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   3/8",N.C., kvs 0.3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EVR 2, NC, pripojení Cu 6 mm</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  1/2",N.O., kvs 1.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 6/4",N.O., kvs 24, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1", N.C., kvs 11,EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210A, G  1/4",N.C., kvs 0,26, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G  3/8",N.C., kvs 0,3,EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250B, G 1/2", N.C., kvs 4, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV310B, G  3/8", N.C., kvs 0.4, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   1/2",N.C., kvs 2.85</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 1", N.C., kvs 11, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   1/4",N.C., kvs 0.55,FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 5/4",N.C., kvs 18, FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  3/4", N.C., kvs 8.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   1/2",N.C., kvs 1.5, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV310A, G  1/4",N.C., kvs 0.08,FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV310B, G  1/4", N.C., kvs 0.3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   3/4",N.C., kvs 4.5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G 1",N.C., kvs 8.0</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   3/8",N.C., kvs 0.3,FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G  1/2",N.C., kv 4, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV260B, G  3/8",N.C.,kv 1,3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV260B, G  1/2",N.C.,kv 1,3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G  5/4",N.C., kv 15</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G  1/2",N.C., kv 3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G   1/4",N.C., kv 0.55</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV250BW, G  1/2",N.C.,kv 4, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G  5/4",N.C., kv 15,FKM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV210B, G  3/8",N.C., FKM, kv 0,55</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G  2",N.C., kv 32,EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV225B, G  1/2",N.C., kv 3</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 5/4",N.C., kv 18, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220B, G 6/4",N.C., kv 24, EPDM, nerez</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G  3/4",N.C., kv 5</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220BW, G 6/4", N.C., kv 24,EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G 1",N.C., kv 7, EPDM</t>
+  </si>
+  <si>
+    <t>Telo ventilu el.mag. EV220S, G 1",N.C., kv 7, FKM</t>
+  </si>
+  <si>
+    <t>Snímač teplotný MBT -50/+200°C, G 1/2", Pt100</t>
+  </si>
+  <si>
+    <t>Snímač teplotný MBT -50/+200°C, G 1/2", Pt100, Pg11</t>
+  </si>
+  <si>
+    <t>AB cievka</t>
+  </si>
+  <si>
+    <t>BB cievka</t>
+  </si>
+  <si>
+    <t>AM cievka</t>
+  </si>
+  <si>
+    <t>BE cievka</t>
+  </si>
+  <si>
+    <t>BQ cievka</t>
+  </si>
+  <si>
+    <t>BA cievka</t>
+  </si>
+  <si>
+    <t>cievka AK 012C</t>
+  </si>
+  <si>
+    <t>BK cievka</t>
+  </si>
+  <si>
+    <t>BG cievka</t>
+  </si>
+  <si>
+    <t>BF cievka</t>
+  </si>
+  <si>
+    <t>ETS6 cievka</t>
+  </si>
+  <si>
+    <t>cievka el.expanzního ventilu ETS 6 - servisní</t>
+  </si>
+  <si>
+    <t>Jímka MBT 120 pre MBT 153 -50/+200°C, l= 50 mm</t>
+  </si>
+  <si>
+    <t>Jímka MBT 120 pre MBT 153 -50/+200°C, l=150 mm</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220A  6-10 NBR</t>
+  </si>
+  <si>
+    <t>Cíčka BF 012DS  pre ventil el.mag., 12VDC s káblom</t>
+  </si>
+  <si>
+    <t>Sada n.d. pre EV220B 25 FKM</t>
+  </si>
+  <si>
+    <t>cievka BG 230AS pre ventil el.mag., 230VAC</t>
+  </si>
+  <si>
+    <t>cievka BA 024A  pre ventil el.mag., 24VAC</t>
+  </si>
+  <si>
+    <t>cievka AS 230CS pre ventil el.mag., 208-240VAC</t>
+  </si>
+  <si>
+    <t>Kryt IP55 pre termostaty a tlak.spínače KP, KPI Danfoss-neprůhledný</t>
+  </si>
+  <si>
+    <t>Průchodka kabelová Pg 13,5 pre KP, KPI</t>
+  </si>
+  <si>
+    <t>cievka BF 024AS  pre ventil el.mag., 24VAC s kabelem 1m</t>
+  </si>
+  <si>
+    <t>cievka BF 230AS  pre ventil el.mag., 230VAC s kabelem 1m</t>
+  </si>
+  <si>
+    <t>cievka AZ 024DS  pre ventil el.mag., 24VDC</t>
+  </si>
+  <si>
+    <t>Sada tesnení pro EV220 100, NBR</t>
+  </si>
+  <si>
+    <t>Tesnenie - sada pre armovanou kapilárnu trubicu</t>
+  </si>
+  <si>
+    <t>Tlakový snímač s vysielačom, MBS 3000, 0 bar - 2.5 bar, 0 psi - 36.25 psi</t>
+  </si>
+  <si>
+    <t>Konektor pre cievky Danfoss BA, BB a AM</t>
+  </si>
+  <si>
+    <t>Transparentný káblový konektor s krytím IP 65, len pre cievky 230V</t>
+  </si>
+  <si>
+    <t>Transparentný káblový konektor s krytím IP 65, len pre cievky 24V AC a DC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;Kč&quot;"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-    </font>
-[...16 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="11" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="Normální 7" xfId="2" xr:uid="{78F04C8D-EAB0-4392-881D-335BA253B811}"/>
+  <cellStyles count="5">
+    <cellStyle name="Normální" xfId="0" builtinId="0"/>
+    <cellStyle name="Normální 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normální 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normální 6" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normální 7" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4841,8801 +4386,7827 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obchod@regulus.sk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BDC625C-1920-4EDA-A122-D59BA54D4FAA}">
-  <dimension ref="A1:F515"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:E458"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D225" sqref="D225"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A292" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G113" sqref="G113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.21875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.5703125" customWidth="1"/>
+    <col min="2" max="2" width="26.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="54.140625" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="31.2" x14ac:dyDescent="0.6">
-[...25 lines deleted...]
-      <c r="B5" s="1" t="s">
+    <row r="1" spans="1:5" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.5">
+      <c r="A1" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="C1" s="6"/>
+      <c r="D1" s="9" t="s">
+        <v>936</v>
+      </c>
+      <c r="E1" s="13" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.5">
+      <c r="A2" t="s">
+        <v>938</v>
+      </c>
+      <c r="C2" s="6"/>
+      <c r="E2" s="15" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="E3" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="C4" s="2">
+        <v>6347</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E4" s="18">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C5" s="2">
+        <v>6348</v>
+      </c>
+      <c r="D5" t="s">
+        <v>941</v>
+      </c>
+      <c r="E5" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="C6" s="2">
+        <v>7285</v>
+      </c>
+      <c r="D6" t="s">
+        <v>777</v>
+      </c>
+      <c r="E6" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="C7" s="2">
+        <v>11054</v>
+      </c>
+      <c r="D7" t="s">
+        <v>942</v>
+      </c>
+      <c r="E7" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="C8" s="2">
+        <v>11055</v>
+      </c>
+      <c r="D8" t="s">
+        <v>943</v>
+      </c>
+      <c r="E8" s="18">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="C9" s="2">
+        <v>11056</v>
+      </c>
+      <c r="D9" t="s">
+        <v>944</v>
+      </c>
+      <c r="E9" s="18">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C10" s="2">
+        <v>11348</v>
+      </c>
+      <c r="D10" t="s">
+        <v>945</v>
+      </c>
+      <c r="E10" s="18">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="C11" s="2">
+        <v>11349</v>
+      </c>
+      <c r="D11" t="s">
+        <v>946</v>
+      </c>
+      <c r="E11" s="18">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="C12" s="2">
+        <v>12264</v>
+      </c>
+      <c r="D12" t="s">
+        <v>947</v>
+      </c>
+      <c r="E12" s="18">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="C13" s="2">
+        <v>12265</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E13" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="C14" s="2">
+        <v>12266</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E14" s="18">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="C15" s="2">
+        <v>12267</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E15" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="C16" s="2">
+        <v>12268</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E16" s="18">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C17" s="2">
+        <v>12269</v>
+      </c>
+      <c r="D17" t="s">
+        <v>948</v>
+      </c>
+      <c r="E17" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C18" s="2">
+        <v>12270</v>
+      </c>
+      <c r="D18" t="s">
+        <v>949</v>
+      </c>
+      <c r="E18" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="C19" s="2">
+        <v>12274</v>
+      </c>
+      <c r="D19" t="s">
+        <v>950</v>
+      </c>
+      <c r="E19" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C20" s="2">
+        <v>12275</v>
+      </c>
+      <c r="D20" t="s">
+        <v>951</v>
+      </c>
+      <c r="E20" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C21" s="2">
+        <v>12277</v>
+      </c>
+      <c r="D21" t="s">
+        <v>952</v>
+      </c>
+      <c r="E21" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="C22" s="2">
+        <v>12279</v>
+      </c>
+      <c r="D22" t="s">
+        <v>953</v>
+      </c>
+      <c r="E22" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="C23" s="2">
+        <v>12304</v>
+      </c>
+      <c r="D23" t="s">
+        <v>954</v>
+      </c>
+      <c r="E23" s="18">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="C24" s="2">
+        <v>12415</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E24" s="18">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="C25" s="2">
+        <v>12416</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E25" s="18">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="2">
+        <v>12466</v>
+      </c>
+      <c r="D26" t="s">
+        <v>955</v>
+      </c>
+      <c r="E26" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="C27" s="2">
+        <v>12467</v>
+      </c>
+      <c r="D27" t="s">
+        <v>956</v>
+      </c>
+      <c r="E27" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C28" s="2">
+        <v>12468</v>
+      </c>
+      <c r="D28" t="s">
+        <v>957</v>
+      </c>
+      <c r="E28" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="C29" s="2">
+        <v>12471</v>
+      </c>
+      <c r="D29" t="s">
+        <v>958</v>
+      </c>
+      <c r="E29" s="18">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C30" s="2">
+        <v>12473</v>
+      </c>
+      <c r="D30" t="s">
+        <v>736</v>
+      </c>
+      <c r="E30" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="C31" s="2">
+        <v>12672</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E31" s="18">
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C32" s="2">
+        <v>12673</v>
+      </c>
+      <c r="D32" t="s">
+        <v>959</v>
+      </c>
+      <c r="E32" s="18">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C33" s="2">
+        <v>12679</v>
+      </c>
+      <c r="D33" t="s">
+        <v>960</v>
+      </c>
+      <c r="E33" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="C34" s="2">
+        <v>12684</v>
+      </c>
+      <c r="D34" t="s">
+        <v>961</v>
+      </c>
+      <c r="E34" s="18">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C35" s="2">
+        <v>12696</v>
+      </c>
+      <c r="D35" t="s">
+        <v>962</v>
+      </c>
+      <c r="E35" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="C36" s="2">
+        <v>12708</v>
+      </c>
+      <c r="D36" t="s">
+        <v>963</v>
+      </c>
+      <c r="E36" s="18">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="C37" s="2">
+        <v>12709</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E37" s="18">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="C38" s="2">
+        <v>12729</v>
+      </c>
+      <c r="D38" t="s">
+        <v>964</v>
+      </c>
+      <c r="E38" s="18">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="C39" s="2">
+        <v>12737</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E39" s="18">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="C40" s="2">
+        <v>12743</v>
+      </c>
+      <c r="D40" t="s">
+        <v>718</v>
+      </c>
+      <c r="E40" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C41" s="2">
+        <v>12747</v>
+      </c>
+      <c r="D41" t="s">
+        <v>965</v>
+      </c>
+      <c r="E41" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C42" s="2">
+        <v>12748</v>
+      </c>
+      <c r="D42" t="s">
+        <v>714</v>
+      </c>
+      <c r="E42" s="18">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C43" s="2">
+        <v>12760</v>
+      </c>
+      <c r="D43" t="s">
+        <v>966</v>
+      </c>
+      <c r="E43" s="18">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C44" s="2">
+        <v>12769</v>
+      </c>
+      <c r="D44" t="s">
+        <v>711</v>
+      </c>
+      <c r="E44" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="C45" s="2">
+        <v>12774</v>
+      </c>
+      <c r="D45" t="s">
+        <v>967</v>
+      </c>
+      <c r="E45" s="18">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C46" s="2">
+        <v>12785</v>
+      </c>
+      <c r="D46" t="s">
+        <v>968</v>
+      </c>
+      <c r="E46" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C47" s="2">
+        <v>12797</v>
+      </c>
+      <c r="D47" t="s">
+        <v>705</v>
+      </c>
+      <c r="E47" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C48" s="2">
+        <v>12810</v>
+      </c>
+      <c r="D48" t="s">
+        <v>703</v>
+      </c>
+      <c r="E48" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C49" s="2">
+        <v>12811</v>
+      </c>
+      <c r="D49" t="s">
+        <v>969</v>
+      </c>
+      <c r="E49" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C50" s="2">
+        <v>12819</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E50" s="18">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C51" s="2">
+        <v>12820</v>
+      </c>
+      <c r="D51" t="s">
+        <v>970</v>
+      </c>
+      <c r="E51" s="18">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C52" s="2">
+        <v>12821</v>
+      </c>
+      <c r="D52" t="s">
+        <v>695</v>
+      </c>
+      <c r="E52" s="18">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="C53" s="2">
+        <v>12822</v>
+      </c>
+      <c r="D53" t="s">
+        <v>692</v>
+      </c>
+      <c r="E53" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C54" s="2">
+        <v>12829</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E54" s="18">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C55" s="2">
+        <v>12830</v>
+      </c>
+      <c r="D55" t="s">
+        <v>971</v>
+      </c>
+      <c r="E55" s="18">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="C56" s="2">
+        <v>12831</v>
+      </c>
+      <c r="D56" t="s">
+        <v>972</v>
+      </c>
+      <c r="E56" s="18">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="C57" s="2">
+        <v>12832</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E57" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C58" s="2">
+        <v>12833</v>
+      </c>
+      <c r="D58" t="s">
+        <v>973</v>
+      </c>
+      <c r="E58" s="18">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C59" s="2">
+        <v>12837</v>
+      </c>
+      <c r="D59" t="s">
+        <v>682</v>
+      </c>
+      <c r="E59" s="18">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C60" s="2">
+        <v>12847</v>
+      </c>
+      <c r="D60" t="s">
+        <v>974</v>
+      </c>
+      <c r="E60" s="18">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="C61" s="2">
+        <v>12849</v>
+      </c>
+      <c r="D61" t="s">
+        <v>975</v>
+      </c>
+      <c r="E61" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="C62" s="2">
+        <v>12861</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E62" s="18">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C63" s="2">
+        <v>12862</v>
+      </c>
+      <c r="D63" t="s">
+        <v>976</v>
+      </c>
+      <c r="E63" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C64" s="2">
+        <v>12872</v>
+      </c>
+      <c r="D64" t="s">
+        <v>977</v>
+      </c>
+      <c r="E64" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C65" s="2">
+        <v>12894</v>
+      </c>
+      <c r="D65" t="s">
+        <v>978</v>
+      </c>
+      <c r="E65" s="18">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="C66" s="2">
+        <v>12936</v>
+      </c>
+      <c r="D66" t="s">
+        <v>979</v>
+      </c>
+      <c r="E66" s="18">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C67" s="2">
+        <v>12950</v>
+      </c>
+      <c r="D67" t="s">
+        <v>980</v>
+      </c>
+      <c r="E67" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="C68" s="2">
+        <v>12956</v>
+      </c>
+      <c r="D68" t="s">
+        <v>981</v>
+      </c>
+      <c r="E68" s="18">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C69" s="2">
+        <v>12959</v>
+      </c>
+      <c r="D69" t="s">
+        <v>982</v>
+      </c>
+      <c r="E69" s="18">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="C70" s="2">
+        <v>12965</v>
+      </c>
+      <c r="D70" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E70" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C71" s="2">
+        <v>12971</v>
+      </c>
+      <c r="D71" t="s">
+        <v>983</v>
+      </c>
+      <c r="E71" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="C72" s="2">
+        <v>12982</v>
+      </c>
+      <c r="D72" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E72" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C73" s="2">
+        <v>13001</v>
+      </c>
+      <c r="D73" t="s">
+        <v>984</v>
+      </c>
+      <c r="E73" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C74" s="2">
+        <v>13059</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E74" s="18">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C75" s="2">
+        <v>13060</v>
+      </c>
+      <c r="D75" t="s">
+        <v>985</v>
+      </c>
+      <c r="E75" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="C76" s="2">
+        <v>13061</v>
+      </c>
+      <c r="D76" t="s">
+        <v>986</v>
+      </c>
+      <c r="E76" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C77" s="2">
+        <v>13062</v>
+      </c>
+      <c r="D77" t="s">
+        <v>652</v>
+      </c>
+      <c r="E77" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C78" s="2">
+        <v>13064</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E78" s="18">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C79" s="2">
+        <v>13065</v>
+      </c>
+      <c r="D79" t="s">
+        <v>648</v>
+      </c>
+      <c r="E79" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="C80" s="2">
+        <v>13079</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E80" s="18">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C81" s="2">
+        <v>13094</v>
+      </c>
+      <c r="D81" t="s">
+        <v>987</v>
+      </c>
+      <c r="E81" s="18">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="C82" s="2">
+        <v>13107</v>
+      </c>
+      <c r="D82" t="s">
+        <v>988</v>
+      </c>
+      <c r="E82" s="18">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C83" s="2">
+        <v>13113</v>
+      </c>
+      <c r="D83" t="s">
+        <v>989</v>
+      </c>
+      <c r="E83" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C84" s="2">
+        <v>13150</v>
+      </c>
+      <c r="D84" t="s">
+        <v>990</v>
+      </c>
+      <c r="E84" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C85" s="2">
+        <v>13162</v>
+      </c>
+      <c r="D85" t="s">
+        <v>991</v>
+      </c>
+      <c r="E85" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C86" s="2">
+        <v>13174</v>
+      </c>
+      <c r="D86" t="s">
+        <v>992</v>
+      </c>
+      <c r="E86" s="18">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C87" s="2">
+        <v>13175</v>
+      </c>
+      <c r="D87" t="s">
+        <v>993</v>
+      </c>
+      <c r="E87" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C88" s="2">
+        <v>13190</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E88" s="18">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C89" s="2">
+        <v>13191</v>
+      </c>
+      <c r="D89" t="s">
+        <v>994</v>
+      </c>
+      <c r="E89" s="18">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C90" s="2">
+        <v>13219</v>
+      </c>
+      <c r="D90" t="s">
+        <v>629</v>
+      </c>
+      <c r="E90" s="18">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C91" s="2">
+        <v>13251</v>
+      </c>
+      <c r="D91" t="s">
+        <v>995</v>
+      </c>
+      <c r="E91" s="18">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C92" s="2">
+        <v>13295</v>
+      </c>
+      <c r="D92" t="s">
+        <v>996</v>
+      </c>
+      <c r="E92" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C93" s="2">
+        <v>13310</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E93" s="18">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C94" s="2">
+        <v>13338</v>
+      </c>
+      <c r="D94" t="s">
+        <v>621</v>
+      </c>
+      <c r="E94" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C95" s="2">
+        <v>13341</v>
+      </c>
+      <c r="D95" t="s">
+        <v>618</v>
+      </c>
+      <c r="E95" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="C96" s="2">
+        <v>13353</v>
+      </c>
+      <c r="D96" t="s">
+        <v>997</v>
+      </c>
+      <c r="E96" s="18">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C97" s="2">
+        <v>13380</v>
+      </c>
+      <c r="D97" t="s">
+        <v>998</v>
+      </c>
+      <c r="E97" s="18">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C98" s="2">
+        <v>13381</v>
+      </c>
+      <c r="D98" t="s">
+        <v>999</v>
+      </c>
+      <c r="E98" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C99" s="2">
+        <v>13384</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E99" s="18">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C100" s="2">
+        <v>13420</v>
+      </c>
+      <c r="D100" t="s">
+        <v>610</v>
+      </c>
+      <c r="E100" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="C101" s="2">
+        <v>13457</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E101" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C102" s="2">
+        <v>13469</v>
+      </c>
+      <c r="D102" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E102" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="C103" s="2">
+        <v>13470</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E103" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C104" s="2">
+        <v>13493</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E104" s="18">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="C105" s="2">
+        <v>13499</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E105" s="18">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C106" s="2">
+        <v>13505</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E106" s="18">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="C107" s="2">
+        <v>13511</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E107" s="18">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C108" s="2">
+        <v>13521</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E108" s="18">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="C109" s="2">
+        <v>13523</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E109" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C110" s="2">
+        <v>13524</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E110" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C111" s="2">
+        <v>13526</v>
+      </c>
+      <c r="D111" t="s">
         <v>1009</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E111" s="18">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C112" s="2">
+        <v>13554</v>
+      </c>
+      <c r="D112" t="s">
         <v>1010</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E112" s="18">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C113" s="2">
+        <v>13556</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E113" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="C114" s="2">
+        <v>13583</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E114" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C115" s="2">
+        <v>13592</v>
+      </c>
+      <c r="D115" t="s">
+        <v>585</v>
+      </c>
+      <c r="E115" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="C116" s="2">
+        <v>13609</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E116" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C117" s="2">
+        <v>13616</v>
+      </c>
+      <c r="D117" t="s">
+        <v>580</v>
+      </c>
+      <c r="E117" s="18">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C118" s="2">
+        <v>13628</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E118" s="18">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C119" s="2">
+        <v>13658</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E119" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C120" s="2">
+        <v>13660</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E120" s="18">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C121" s="2">
+        <v>13713</v>
+      </c>
+      <c r="D121" t="s">
+        <v>573</v>
+      </c>
+      <c r="E121" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C122" s="2">
+        <v>13717</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E122" s="18">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C123" s="2">
+        <v>13718</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E123" s="18">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="C124" s="2">
+        <v>13751</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E124" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C125" s="2">
+        <v>13778</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E125" s="18">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C126" s="2">
+        <v>13800</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E126" s="18">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C127" s="2">
+        <v>13803</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E127" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C128" s="2">
+        <v>13809</v>
+      </c>
+      <c r="D128" t="s">
+        <v>558</v>
+      </c>
+      <c r="E128" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C129" s="2">
+        <v>13836</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E129" s="18">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C130" s="2">
+        <v>13837</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E130" s="18">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C131" s="2">
+        <v>13838</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E131" s="18">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C132" s="2">
+        <v>13839</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E132" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C133" s="2">
+        <v>13840</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E133" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C134" s="2">
+        <v>13841</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E134" s="18">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C135" s="2">
+        <v>13842</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E135" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C136" s="2">
+        <v>13843</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E136" s="18">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="C137" s="2">
+        <v>13934</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E137" s="18">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C138" s="2">
+        <v>13936</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E138" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C139" s="2">
+        <v>13954</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E139" s="18">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C140" s="2">
+        <v>13993</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E140" s="18">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C141" s="2">
+        <v>14004</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E141" s="18">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C142" s="2">
+        <v>14018</v>
+      </c>
+      <c r="D142" t="s">
+        <v>536</v>
+      </c>
+      <c r="E142" s="18">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C143" s="2">
+        <v>14019</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E143" s="18">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C144" s="2">
+        <v>14035</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E144" s="18">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C145" s="2">
+        <v>14060</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E145" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C146" s="2">
+        <v>14089</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E146" s="18">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C147" s="2">
+        <v>14106</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E147" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C148" s="2">
+        <v>14122</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E148" s="18">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C149" s="2">
+        <v>14123</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E149" s="18">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="11" t="s">
+        <v>878</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="C150" s="2">
+        <v>14150</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E150" s="18">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C151" s="2">
+        <v>14242</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E151" s="18">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C152" s="2">
+        <v>14243</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E152" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C153" s="2">
+        <v>14252</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E153" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C154" s="2">
+        <v>14253</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E154" s="18">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C155" s="2">
+        <v>14254</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E155" s="18">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C156" s="2">
+        <v>14257</v>
+      </c>
+      <c r="D156" t="s">
+        <v>511</v>
+      </c>
+      <c r="E156" s="18">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C157" s="2">
+        <v>14264</v>
+      </c>
+      <c r="D157" t="s">
+        <v>509</v>
+      </c>
+      <c r="E157" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C158" s="2">
+        <v>14293</v>
+      </c>
+      <c r="D158" t="s">
+        <v>506</v>
+      </c>
+      <c r="E158" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C159" s="2">
+        <v>14294</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E159" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C160" s="2">
+        <v>14295</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E160" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C161" s="2">
+        <v>14310</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E161" s="18">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C162" s="2">
+        <v>14327</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E162" s="18">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="C163" s="2">
+        <v>14335</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E163" s="18">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C164" s="2">
+        <v>14336</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E164" s="18">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C165" s="2">
+        <v>14360</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E165" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C166" s="2">
+        <v>14371</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E166" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C167" s="2">
+        <v>14379</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E167" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C168" s="2">
+        <v>14471</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E168" s="18">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C169" s="2">
+        <v>14493</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E169" s="18">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C170" s="2">
+        <v>14495</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E170" s="18">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C171" s="2">
+        <v>14497</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E171" s="18">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C172" s="2">
+        <v>14498</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E172" s="18">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C173" s="2">
+        <v>14500</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E173" s="18">
+        <v>43.5</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C174" s="2">
+        <v>14530</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E174" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C175" s="2">
+        <v>14542</v>
+      </c>
+      <c r="D175" t="s">
+        <v>476</v>
+      </c>
+      <c r="E175" s="18">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C176" s="2">
+        <v>14568</v>
+      </c>
+      <c r="D176" t="s">
+        <v>995</v>
+      </c>
+      <c r="E176" s="18">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C177" s="2">
+        <v>14575</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E177" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C178" s="2">
+        <v>14578</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E178" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C179" s="2">
+        <v>14621</v>
+      </c>
+      <c r="D179" t="s">
+        <v>468</v>
+      </c>
+      <c r="E179" s="18">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C180" s="2">
+        <v>14622</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E180" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C181" s="2">
+        <v>14626</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E181" s="18">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C182" s="2">
+        <v>14641</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E182" s="18">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C183" s="2">
+        <v>14644</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E183" s="18">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C184" s="2">
+        <v>14683</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E184" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C185" s="2">
+        <v>14686</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E185" s="18">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C186" s="2">
+        <v>14697</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E186" s="18">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C187" s="2">
+        <v>14699</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E187" s="18">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C188" s="2">
+        <v>14703</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E188" s="18">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C189" s="2">
+        <v>14748</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E189" s="18">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C190" s="2">
+        <v>14762</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E190" s="18">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C191" s="2">
+        <v>14820</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E191" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C192" s="2">
+        <v>14821</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E192" s="18">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C193" s="2">
+        <v>14900</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E193" s="18">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C194" s="2">
+        <v>14913</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E194" s="18">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C195" s="2">
+        <v>14914</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E195" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C196" s="2">
+        <v>14915</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E196" s="18">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C197" s="2">
+        <v>14935</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E197" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C198" s="2">
+        <v>14949</v>
+      </c>
+      <c r="D198" t="s">
+        <v>433</v>
+      </c>
+      <c r="E198" s="18">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C199" s="2">
+        <v>14957</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E199" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C200" s="2">
+        <v>14989</v>
+      </c>
+      <c r="D200" t="s">
+        <v>429</v>
+      </c>
+      <c r="E200" s="18">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C201" s="2">
+        <v>15022</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E201" s="18">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C202" s="2">
+        <v>15023</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E202" s="18">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C203" s="2">
+        <v>15043</v>
+      </c>
+      <c r="D203" t="s">
+        <v>422</v>
+      </c>
+      <c r="E203" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C204" s="2">
+        <v>15050</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E204" s="18">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C205" s="2">
+        <v>15076</v>
+      </c>
+      <c r="D205" t="s">
+        <v>418</v>
+      </c>
+      <c r="E205" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C206" s="2">
+        <v>15099</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E206" s="18">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C207" s="2">
+        <v>15101</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E207" s="18">
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C208" s="2">
+        <v>15165</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E208" s="18">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C209" s="2">
+        <v>15196</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E209" s="18">
+        <v>37.5</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C210" s="2">
+        <v>15210</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E210" s="18">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C211" s="2">
+        <v>15241</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E211" s="18">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C212" s="2">
+        <v>15252</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E212" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C213" s="2">
+        <v>15258</v>
+      </c>
+      <c r="D213" t="s">
+        <v>402</v>
+      </c>
+      <c r="E213" s="18">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C214" s="2">
+        <v>15264</v>
+      </c>
+      <c r="D214" t="s">
+        <v>399</v>
+      </c>
+      <c r="E214" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C215" s="2">
+        <v>15271</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E215" s="18">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C216" s="2">
+        <v>15334</v>
+      </c>
+      <c r="D216" t="s">
+        <v>394</v>
+      </c>
+      <c r="E216" s="18">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C217" s="2">
+        <v>15431</v>
+      </c>
+      <c r="D217" t="s">
+        <v>111</v>
+      </c>
+      <c r="E217" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C218" s="2">
+        <v>15439</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E218" s="18">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C219" s="2">
+        <v>15479</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E219" s="18">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C220" s="2">
+        <v>15499</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E220" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C221" s="2">
+        <v>15508</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E221" s="18">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C222" s="2">
+        <v>15546</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E222" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C223" s="2">
+        <v>15547</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E223" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="C224" s="2">
+        <v>15564</v>
+      </c>
+      <c r="D224" t="s">
+        <v>380</v>
+      </c>
+      <c r="E224" s="18">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C225" s="2">
+        <v>15590</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E225" s="18">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C226" s="2">
+        <v>15603</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E226" s="18">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C227" s="2">
+        <v>15770</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E227" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C228" s="2">
+        <v>15803</v>
+      </c>
+      <c r="D228" t="s">
+        <v>988</v>
+      </c>
+      <c r="E228" s="18">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C229" s="2">
+        <v>15834</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E229" s="18">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C230" s="2">
+        <v>15883</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E230" s="18">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C231" s="2">
+        <v>15890</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E231" s="18">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C232" s="2">
+        <v>15916</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E232" s="18">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C233" s="2">
+        <v>15938</v>
+      </c>
+      <c r="D233" t="s">
+        <v>364</v>
+      </c>
+      <c r="E233" s="18">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C234" s="2">
+        <v>15947</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E234" s="18">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C235" s="2">
+        <v>15948</v>
+      </c>
+      <c r="D235" t="s">
+        <v>359</v>
+      </c>
+      <c r="E235" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C236" s="2">
+        <v>15949</v>
+      </c>
+      <c r="D236" t="s">
+        <v>356</v>
+      </c>
+      <c r="E236" s="18">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C237" s="2">
+        <v>15965</v>
+      </c>
+      <c r="D237" t="s">
+        <v>353</v>
+      </c>
+      <c r="E237" s="18">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C238" s="2">
+        <v>15969</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E238" s="18">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C239" s="2">
+        <v>15970</v>
+      </c>
+      <c r="D239" t="s">
+        <v>348</v>
+      </c>
+      <c r="E239" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C240" s="2">
+        <v>15983</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E240" s="18">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C241" s="2">
+        <v>15999</v>
+      </c>
+      <c r="D241" t="s">
+        <v>343</v>
+      </c>
+      <c r="E241" s="18">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C242" s="2">
+        <v>16005</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E242" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C243" s="2">
+        <v>16025</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E243" s="18">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C244" s="2">
+        <v>16028</v>
+      </c>
+      <c r="D244" t="s">
+        <v>337</v>
+      </c>
+      <c r="E244" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C245" s="2">
+        <v>16030</v>
+      </c>
+      <c r="D245" t="s">
+        <v>335</v>
+      </c>
+      <c r="E245" s="18">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C246" s="2">
+        <v>16091</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E246" s="18">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C247" s="2">
+        <v>16131</v>
+      </c>
+      <c r="D247" t="s">
+        <v>330</v>
+      </c>
+      <c r="E247" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C248" s="2">
+        <v>16132</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E248" s="18">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C249" s="2">
+        <v>16138</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E249" s="18">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C250" s="2">
+        <v>16154</v>
+      </c>
+      <c r="D250" t="s">
+        <v>324</v>
+      </c>
+      <c r="E250" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C251" s="2">
+        <v>16197</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E251" s="18">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C252" s="2">
+        <v>16201</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E252" s="18">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C253" s="2">
+        <v>16218</v>
+      </c>
+      <c r="D253" t="s">
+        <v>317</v>
+      </c>
+      <c r="E253" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C254" s="2">
+        <v>16232</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E254" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="C255" s="2">
+        <v>16236</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E255" s="18">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C256" s="2">
+        <v>16237</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E256" s="18">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C257" s="2">
+        <v>16248</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E257" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C258" s="2">
+        <v>16252</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E258" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C259" s="2">
+        <v>16257</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E259" s="18">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C260" s="2">
+        <v>16269</v>
+      </c>
+      <c r="D260" t="s">
+        <v>304</v>
+      </c>
+      <c r="E260" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C261" s="2">
+        <v>16270</v>
+      </c>
+      <c r="D261" t="s">
+        <v>301</v>
+      </c>
+      <c r="E261" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C262" s="2">
+        <v>16413</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E262" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C263" s="2">
+        <v>16443</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E263" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C264" s="2">
+        <v>16450</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E264" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C265" s="2">
+        <v>16456</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E265" s="18">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C266" s="2">
+        <v>16460</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E266" s="18">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C267" s="2">
+        <v>16461</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E267" s="18">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C268" s="2">
+        <v>16525</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E268" s="18">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C269" s="2">
+        <v>16526</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E269" s="18">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" s="2">
+        <v>16554</v>
+      </c>
+      <c r="D270" t="s">
+        <v>285</v>
+      </c>
+      <c r="E270" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C271" s="2">
+        <v>16571</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E271" s="18">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C272" s="2">
+        <v>16580</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E272" s="18">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C273" s="2">
+        <v>16593</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E273" s="18">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C274" s="2">
+        <v>16594</v>
+      </c>
+      <c r="D274" t="s">
+        <v>276</v>
+      </c>
+      <c r="E274" s="18">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C275" s="2">
+        <v>16597</v>
+      </c>
+      <c r="D275" t="s">
+        <v>273</v>
+      </c>
+      <c r="E275" s="18">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C276" s="2">
+        <v>16606</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E276" s="18">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C277" s="2">
+        <v>16612</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E277" s="18">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C278" s="2">
+        <v>16614</v>
+      </c>
+      <c r="D278" t="s">
+        <v>266</v>
+      </c>
+      <c r="E278" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C279" s="2">
+        <v>16678</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E279" s="18">
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C280" s="2">
+        <v>16686</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E280" s="18">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C281" s="2">
+        <v>16687</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E281" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C282" s="2">
+        <v>16718</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E282" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C283" s="2">
+        <v>16742</v>
+      </c>
+      <c r="D283" t="s">
+        <v>255</v>
+      </c>
+      <c r="E283" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C284" s="2">
+        <v>16816</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E284" s="18">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C285" s="2">
+        <v>16819</v>
+      </c>
+      <c r="D285" t="s">
+        <v>250</v>
+      </c>
+      <c r="E285" s="18">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C286" s="2">
+        <v>16820</v>
+      </c>
+      <c r="D286" t="s">
+        <v>247</v>
+      </c>
+      <c r="E286" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C287" s="2">
+        <v>16964</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E287" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C288" s="2">
+        <v>16971</v>
+      </c>
+      <c r="D288" t="s">
+        <v>243</v>
+      </c>
+      <c r="E288" s="18">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C289" s="2">
+        <v>17009</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E289" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C290" s="2">
+        <v>17012</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E290" s="18">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C291" s="2">
+        <v>17038</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E291" s="18">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C292" s="2">
+        <v>17039</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E292" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C293" s="2">
+        <v>17040</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E293" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C294" s="2">
+        <v>17049</v>
+      </c>
+      <c r="D294" t="s">
+        <v>232</v>
+      </c>
+      <c r="E294" s="18">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C295" s="2">
+        <v>17053</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E295" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C296" s="2">
+        <v>17058</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E296" s="18">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C297" s="2">
+        <v>17060</v>
+      </c>
+      <c r="D297" t="s">
+        <v>990</v>
+      </c>
+      <c r="E297" s="18">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C298" s="2">
+        <v>17083</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E298" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C299" s="2">
+        <v>17144</v>
+      </c>
+      <c r="D299" t="s">
+        <v>221</v>
+      </c>
+      <c r="E299" s="18">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C300" s="2">
+        <v>17160</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E300" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C301" s="2">
+        <v>17175</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E301" s="18">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C302" s="2">
+        <v>17182</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E302" s="18">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C303" s="2">
+        <v>17183</v>
+      </c>
+      <c r="D303" t="s">
+        <v>214</v>
+      </c>
+      <c r="E303" s="18">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C304" s="2">
+        <v>17226</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E304" s="18">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C305" s="2">
+        <v>17228</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E305" s="18">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C306" s="2">
+        <v>17296</v>
+      </c>
+      <c r="D306" t="s">
+        <v>208</v>
+      </c>
+      <c r="E306" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C307" s="2">
+        <v>17312</v>
+      </c>
+      <c r="D307" t="s">
+        <v>205</v>
+      </c>
+      <c r="E307" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C308" s="2">
+        <v>17431</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E308" s="18">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C309" s="2">
+        <v>17437</v>
+      </c>
+      <c r="D309" t="s">
+        <v>200</v>
+      </c>
+      <c r="E309" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C310" s="2">
+        <v>17603</v>
+      </c>
+      <c r="D310" t="s">
+        <v>197</v>
+      </c>
+      <c r="E310" s="18">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C311" s="2">
+        <v>17622</v>
+      </c>
+      <c r="D311" t="s">
+        <v>194</v>
+      </c>
+      <c r="E311" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C312" s="2">
+        <v>17698</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E312" s="18">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C313" s="2">
+        <v>17729</v>
+      </c>
+      <c r="D313" t="s">
+        <v>189</v>
+      </c>
+      <c r="E313" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C314" s="2">
+        <v>17742</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E314" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C315" s="2">
+        <v>17766</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E315" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C316" s="2">
+        <v>17821</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E316" s="18">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C317" s="2">
+        <v>17822</v>
+      </c>
+      <c r="D317" t="s">
+        <v>180</v>
+      </c>
+      <c r="E317" s="18">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C318" s="2">
+        <v>17823</v>
+      </c>
+      <c r="D318" t="s">
+        <v>177</v>
+      </c>
+      <c r="E318" s="18">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C319" s="2">
+        <v>17909</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E319" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C320" s="2">
+        <v>17918</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E320" s="18">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C321" s="2">
+        <v>17930</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E321" s="18">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C322" s="2">
+        <v>17934</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E322" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C323" s="2">
+        <v>17957</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E323" s="18">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C324" s="2">
+        <v>17958</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E324" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C325" s="2">
+        <v>18009</v>
+      </c>
+      <c r="D325" t="s">
+        <v>163</v>
+      </c>
+      <c r="E325" s="18">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C326" s="2">
+        <v>18021</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E326" s="18">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C327" s="2">
+        <v>18026</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E327" s="18">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C328" s="2">
+        <v>18088</v>
+      </c>
+      <c r="D328" t="s">
+        <v>156</v>
+      </c>
+      <c r="E328" s="18">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C329" s="2">
+        <v>18188</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E329" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C330" s="2">
+        <v>18189</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E330" s="18">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C331" s="2">
+        <v>18250</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E331" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C332" s="2">
+        <v>18260</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E332" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C333" s="2">
+        <v>18525</v>
+      </c>
+      <c r="D333" t="s">
+        <v>146</v>
+      </c>
+      <c r="E333" s="18">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C334" s="2">
+        <v>18536</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E334" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C335" s="2">
+        <v>18577</v>
+      </c>
+      <c r="D335" t="s">
+        <v>141</v>
+      </c>
+      <c r="E335" s="18">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C336" s="2">
+        <v>18627</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E336" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C337" s="2">
+        <v>18631</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E337" s="18">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C338" s="2">
+        <v>18687</v>
+      </c>
+      <c r="D338" t="s">
+        <v>134</v>
+      </c>
+      <c r="E338" s="18">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C339" s="2">
+        <v>18688</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E339" s="18">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C340" s="2">
+        <v>18721</v>
+      </c>
+      <c r="D340" t="s">
+        <v>131</v>
+      </c>
+      <c r="E340" s="18">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C341" s="2">
+        <v>18746</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E341" s="18">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C342" s="2">
+        <v>18749</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E342" s="18">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C343" s="2">
+        <v>18764</v>
+      </c>
+      <c r="D343" t="s">
+        <v>123</v>
+      </c>
+      <c r="E343" s="18">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C344" s="2">
+        <v>18765</v>
+      </c>
+      <c r="D344" t="s">
+        <v>120</v>
+      </c>
+      <c r="E344" s="18">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C345" s="2">
+        <v>18821</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E345" s="18">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C346" s="2">
+        <v>18822</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E346" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C347" s="2">
+        <v>18823</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E347" s="18">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C348" s="2">
+        <v>18824</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E348" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C349" s="2">
+        <v>18828</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E349" s="18">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C350" s="2">
+        <v>18831</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E350" s="18">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C351" s="2">
+        <v>18832</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E351" s="18">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C352" s="2">
+        <v>18833</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E352" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C353" s="2">
+        <v>18834</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E353" s="18">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C354" s="2">
+        <v>18835</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E354" s="18">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C355" s="2">
+        <v>18836</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E355" s="18">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C356" s="2">
+        <v>18852</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E356" s="18">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C357" s="2">
+        <v>18878</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E357" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C358" s="2">
+        <v>18896</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E358" s="18">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C359" s="2">
+        <v>18897</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E359" s="18">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C360" s="2">
+        <v>18904</v>
+      </c>
+      <c r="D360" t="s">
+        <v>86</v>
+      </c>
+      <c r="E360" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C361" s="2">
+        <v>18922</v>
+      </c>
+      <c r="D361" t="s">
+        <v>83</v>
+      </c>
+      <c r="E361" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C362" s="2">
+        <v>18955</v>
+      </c>
+      <c r="D362" t="s">
+        <v>80</v>
+      </c>
+      <c r="E362" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C363" s="2">
+        <v>18981</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E363" s="18">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C364" s="2">
+        <v>18991</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E364" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C365" s="2">
+        <v>19038</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E365" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C366" s="2">
+        <v>19039</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E366" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C367" s="2">
+        <v>19059</v>
+      </c>
+      <c r="D367" t="s">
+        <v>69</v>
+      </c>
+      <c r="E367" s="18">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B368" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C368" s="2">
+        <v>19061</v>
+      </c>
+      <c r="D368" t="s">
+        <v>66</v>
+      </c>
+      <c r="E368" s="18">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B369" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C369" s="2">
+        <v>19062</v>
+      </c>
+      <c r="D369" t="s">
+        <v>63</v>
+      </c>
+      <c r="E369" s="18">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B370" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C370" s="2">
+        <v>19063</v>
+      </c>
+      <c r="D370" t="s">
+        <v>60</v>
+      </c>
+      <c r="E370" s="18">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B371" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C371" s="2">
+        <v>19064</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E371" s="18">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B372" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C372" s="2">
+        <v>19073</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E372" s="18">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B373" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C373" s="2">
+        <v>19074</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E373" s="18">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B374" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C374" s="2">
+        <v>19121</v>
+      </c>
+      <c r="D374" t="s">
+        <v>51</v>
+      </c>
+      <c r="E374" s="18">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B375" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C375" s="2">
+        <v>19126</v>
+      </c>
+      <c r="D375" t="s">
+        <v>48</v>
+      </c>
+      <c r="E375" s="18">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B376" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C376" s="2">
+        <v>19151</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E376" s="18">
+        <v>37.5</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B377" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C377" s="2">
+        <v>19184</v>
+      </c>
+      <c r="D377" t="s">
+        <v>43</v>
+      </c>
+      <c r="E377" s="18">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B378" s="7" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C378" s="2">
+        <v>19218</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E378" s="18">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B379" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C379" s="2">
+        <v>19228</v>
+      </c>
+      <c r="D379" t="s">
+        <v>39</v>
+      </c>
+      <c r="E379" s="18">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B380" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C380" s="2">
+        <v>19231</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E380" s="18">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C381" s="2">
+        <v>19267</v>
+      </c>
+      <c r="D381" t="s">
+        <v>34</v>
+      </c>
+      <c r="E381" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B382" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C382" s="2">
+        <v>19290</v>
+      </c>
+      <c r="D382" t="s">
+        <v>31</v>
+      </c>
+      <c r="E382" s="18">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B383" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C383" s="2">
+        <v>19368</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E383" s="18">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B384" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C384" s="3">
+        <v>19443</v>
+      </c>
+      <c r="D384" t="s">
+        <v>26</v>
+      </c>
+      <c r="E384" s="18">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B385" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C385" s="3">
+        <v>19444</v>
+      </c>
+      <c r="D385" t="s">
+        <v>23</v>
+      </c>
+      <c r="E385" s="18">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B386" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C386" s="2">
+        <v>19477</v>
+      </c>
+      <c r="D386" t="s">
+        <v>20</v>
+      </c>
+      <c r="E386" s="18">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B387" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C387" s="2">
+        <v>19478</v>
+      </c>
+      <c r="D387" t="s">
+        <v>17</v>
+      </c>
+      <c r="E387" s="18">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B388" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C388" s="2">
+        <v>19502</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E388" s="18">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B389" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C389" s="2">
+        <v>19506</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E389" s="18">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B390" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C390" s="2">
+        <v>19507</v>
+      </c>
+      <c r="D390" t="s">
+        <v>10</v>
+      </c>
+      <c r="E390" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B391" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C391" s="2">
+        <v>19508</v>
+      </c>
+      <c r="D391" t="s">
+        <v>7</v>
+      </c>
+      <c r="E391" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B392" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C392" s="2">
+        <v>19632</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E392" s="18">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B393" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" s="2">
+        <v>19647</v>
+      </c>
+      <c r="D393" t="s">
+        <v>3</v>
+      </c>
+      <c r="E393" s="18">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B394" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="C394" s="3">
+        <v>19738</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1</v>
+      </c>
+      <c r="E394" s="18">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="17">
-[...102 lines deleted...]
-      <c r="E11" s="16">
+      <c r="B395" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="C395" s="3">
+        <v>19747</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E395" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="B396" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C396" s="3">
+        <v>19792</v>
+      </c>
+      <c r="D396" t="s">
+        <v>789</v>
+      </c>
+      <c r="E396" s="18">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>905</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="C397" s="16">
+        <v>19857</v>
+      </c>
+      <c r="D397" t="s">
+        <v>906</v>
+      </c>
+      <c r="E397" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="C398" s="2">
+        <v>19865</v>
+      </c>
+      <c r="D398" t="s">
+        <v>792</v>
+      </c>
+      <c r="E398" s="18">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C399" s="2">
+        <v>19872</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E399" s="18">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>907</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="C400" s="16">
+        <v>19972</v>
+      </c>
+      <c r="D400" t="s">
+        <v>908</v>
+      </c>
+      <c r="E400" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="C401" s="2">
+        <v>19973</v>
+      </c>
+      <c r="D401" t="s">
+        <v>795</v>
+      </c>
+      <c r="E401" s="18">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="B402" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="C402">
+        <v>19977</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E402" s="18">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C403" s="2">
+        <v>20015</v>
+      </c>
+      <c r="D403" t="s">
+        <v>799</v>
+      </c>
+      <c r="E403" s="18">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="C404" s="2">
+        <v>20066</v>
+      </c>
+      <c r="D404" t="s">
+        <v>801</v>
+      </c>
+      <c r="E404" s="18">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="C405" s="2">
+        <v>20105</v>
+      </c>
+      <c r="D405" t="s">
+        <v>805</v>
+      </c>
+      <c r="E405" s="18">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C406" s="2">
+        <v>20113</v>
+      </c>
+      <c r="D406" t="s">
+        <v>807</v>
+      </c>
+      <c r="E406" s="18">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="C407" s="2">
+        <v>20203</v>
+      </c>
+      <c r="D407" t="s">
+        <v>809</v>
+      </c>
+      <c r="E407" s="18">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C408" s="2">
+        <v>20245</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E408" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="B409" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="C409" s="2">
+        <v>20255</v>
+      </c>
+      <c r="D409" t="s">
+        <v>817</v>
+      </c>
+      <c r="E409" s="18">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C410" s="2">
+        <v>20264</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E410" s="18">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="C411" s="2">
+        <v>20265</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E411" s="18">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="C412" s="2">
+        <v>20275</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E412" s="18">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A413" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="B413" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="C413" s="2">
+        <v>20277</v>
+      </c>
+      <c r="D413" t="s">
+        <v>561</v>
+      </c>
+      <c r="E413" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="B414" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="C414" s="2">
+        <v>20330</v>
+      </c>
+      <c r="D414" t="s">
+        <v>828</v>
+      </c>
+      <c r="E414" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A415" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="C415" s="2">
+        <v>20338</v>
+      </c>
+      <c r="D415" t="s">
+        <v>830</v>
+      </c>
+      <c r="E415" s="18">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="C416" s="2">
+        <v>20520</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E416" s="18">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="C417" s="2">
+        <v>20521</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E417" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="C418" s="2">
+        <v>20606</v>
+      </c>
+      <c r="D418" t="s">
+        <v>837</v>
+      </c>
+      <c r="E418" s="18">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A419" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C419" s="2">
+        <v>20607</v>
+      </c>
+      <c r="D419" t="s">
+        <v>840</v>
+      </c>
+      <c r="E419" s="18">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A420" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="B420" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="C420" s="2">
+        <v>20738</v>
+      </c>
+      <c r="D420" t="s">
+        <v>844</v>
+      </c>
+      <c r="E420" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="C421" s="2">
+        <v>20762</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E421" s="18">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A422" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C422" s="2">
+        <v>20926</v>
+      </c>
+      <c r="D422" t="s">
+        <v>849</v>
+      </c>
+      <c r="E422" s="18">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A423" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="C423" s="2">
+        <v>20932</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E423" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A424" s="11" t="s">
+        <v>852</v>
+      </c>
+      <c r="B424" s="11" t="s">
+        <v>853</v>
+      </c>
+      <c r="C424" s="2">
+        <v>20937</v>
+      </c>
+      <c r="D424" t="s">
+        <v>854</v>
+      </c>
+      <c r="E424" s="18">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="11" t="s">
+        <v>855</v>
+      </c>
+      <c r="B425" s="11" t="s">
+        <v>856</v>
+      </c>
+      <c r="C425" s="2">
+        <v>21006</v>
+      </c>
+      <c r="D425" s="11" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E425" s="18">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>909</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="C426" s="3">
+        <v>21007</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E426" s="18">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>910</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="C427" s="3">
+        <v>21011</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E427" s="18">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>911</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C428" s="3">
+        <v>21062</v>
+      </c>
+      <c r="D428" t="s">
+        <v>912</v>
+      </c>
+      <c r="E428" s="18">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>889</v>
+      </c>
+      <c r="B429" s="11" t="s">
+        <v>891</v>
+      </c>
+      <c r="C429">
+        <v>21098</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E429" s="18">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>890</v>
+      </c>
+      <c r="B430" s="11" t="s">
+        <v>892</v>
+      </c>
+      <c r="C430">
+        <v>21099</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E430" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A431" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C431" s="2">
+        <v>21110</v>
+      </c>
+      <c r="D431" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E431" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A432" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C432" s="2">
+        <v>21111</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E432" s="18">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A433" s="7" t="s">
+        <v>861</v>
+      </c>
+      <c r="B433" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="C433" s="2">
+        <v>21120</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E433" s="18">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A434" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="B434" t="s">
+        <v>864</v>
+      </c>
+      <c r="C434">
+        <v>21121</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E434" s="18">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>913</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="C435" s="3">
+        <v>21157</v>
+      </c>
+      <c r="D435" t="s">
+        <v>914</v>
+      </c>
+      <c r="E435" s="18">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A436" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="B436" s="11" t="s">
+        <v>868</v>
+      </c>
+      <c r="C436" s="2">
+        <v>21164</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E436" s="18">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>915</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="C437" s="3">
+        <v>21171</v>
+      </c>
+      <c r="D437" t="s">
+        <v>916</v>
+      </c>
+      <c r="E437" s="18">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A438" s="11" t="s">
+        <v>869</v>
+      </c>
+      <c r="B438" s="11" t="s">
+        <v>870</v>
+      </c>
+      <c r="C438" s="2">
+        <v>21206</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E438" s="18">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A439" s="11" t="s">
+        <v>871</v>
+      </c>
+      <c r="B439" s="11" t="s">
+        <v>873</v>
+      </c>
+      <c r="C439" s="2">
+        <v>21214</v>
+      </c>
+      <c r="D439" t="s">
+        <v>872</v>
+      </c>
+      <c r="E439" s="18">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A440" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C440" s="2">
+        <v>21241</v>
+      </c>
+      <c r="D440" t="s">
+        <v>875</v>
+      </c>
+      <c r="E440" s="18">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="11" t="s">
+        <v>876</v>
+      </c>
+      <c r="B441" s="11" t="s">
+        <v>877</v>
+      </c>
+      <c r="C441" s="2">
+        <v>21263</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E441" s="18">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A442" s="11" t="s">
+        <v>881</v>
+      </c>
+      <c r="B442" s="11" t="s">
+        <v>880</v>
+      </c>
+      <c r="C442" s="2">
+        <v>21266</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E442" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A443" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="B443" s="11" t="s">
+        <v>883</v>
+      </c>
+      <c r="C443">
+        <v>21468</v>
+      </c>
+      <c r="D443" s="11" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E443" s="18">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>885</v>
+      </c>
+      <c r="B444" s="11" t="s">
+        <v>884</v>
+      </c>
+      <c r="C444">
+        <v>21469</v>
+      </c>
+      <c r="D444" t="s">
+        <v>886</v>
+      </c>
+      <c r="E444" s="18">
         <v>169</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
-[...536 lines deleted...]
-      <c r="D43" t="s">
+    <row r="445" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>887</v>
+      </c>
+      <c r="B445" s="11" t="s">
+        <v>888</v>
+      </c>
+      <c r="C445">
+        <v>21477</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E445" s="18">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>917</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="C446" s="17">
+        <v>21549</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E446" s="18">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>893</v>
+      </c>
+      <c r="B447" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="C447">
+        <v>21566</v>
+      </c>
+      <c r="D447" t="s">
+        <v>894</v>
+      </c>
+      <c r="E447" s="18">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>900</v>
+      </c>
+      <c r="B448" s="11" t="s">
+        <v>901</v>
+      </c>
+      <c r="C448">
+        <v>21575</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E448" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A449" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="C449" s="2">
+        <v>21649</v>
+      </c>
+      <c r="D449" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E449" s="18">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>898</v>
+      </c>
+      <c r="B450" s="11" t="s">
+        <v>899</v>
+      </c>
+      <c r="C450">
+        <v>21671</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E450" s="18">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>918</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="C451" s="17">
+        <v>21820</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E451" s="18">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>902</v>
+      </c>
+      <c r="B452" s="11" t="s">
+        <v>903</v>
+      </c>
+      <c r="C452">
+        <v>21934</v>
+      </c>
+      <c r="D452" t="s">
+        <v>904</v>
+      </c>
+      <c r="E452" s="18">
         <v>76</v>
       </c>
-      <c r="E43" s="16">
-[...676 lines deleted...]
-      <c r="D83" t="s">
+    </row>
+    <row r="453" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>928</v>
+      </c>
+      <c r="B453" t="s">
+        <v>791</v>
+      </c>
+      <c r="C453">
+        <v>22081</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E453" s="18">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>929</v>
+      </c>
+      <c r="B454" t="s">
+        <v>932</v>
+      </c>
+      <c r="C454">
+        <v>22084</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E454" s="18">
         <v>156</v>
       </c>
-      <c r="E83" s="16">
-[...693 lines deleted...]
-      <c r="D124" t="s">
+    </row>
+    <row r="455" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>930</v>
+      </c>
+      <c r="B455" t="s">
+        <v>933</v>
+      </c>
+      <c r="C455">
+        <v>22139</v>
+      </c>
+      <c r="D455" t="s">
+        <v>931</v>
+      </c>
+      <c r="E455" s="18">
         <v>238</v>
       </c>
-      <c r="E124" s="16">
-[...6648 lines deleted...]
-      </c>
+    </row>
+    <row r="456" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C456"/>
+      <c r="E456"/>
+    </row>
+    <row r="457" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C457"/>
+      <c r="E457"/>
+    </row>
+    <row r="458" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C458"/>
+      <c r="E458"/>
     </row>
   </sheetData>
-  <hyperlinks>
-[...2 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <autoFilter ref="A3:E455" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:E455">
+      <sortCondition ref="C3:C458"/>
+    </sortState>
+  </autoFilter>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hárky</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hárok1</vt:lpstr>
+      <vt:lpstr>ceny 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Daniel Marton</dc:creator>
+  <dc:creator>Andrea Bláhová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>